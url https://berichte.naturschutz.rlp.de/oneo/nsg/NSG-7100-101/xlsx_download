--- v2 (2026-05-28)
+++ v3 (2026-09-29)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Scharren bei Dockendorf</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-101</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-101.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-101.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((317178.16000000015 5532657.050000001, 317247.3799999999 5532719.57, 317274.7999999998 5532739.51, 317346.20999999996 5532772.93, 317372.8200000003 5532785.25, 317414 5532790.4, 317472.3300000001 5532804.039999999, 317474.88999999966 5532811.359999999, 317480.5499999998 5532816.550000001, 317495.5599999996 5532824.98, 317509.01999999955 5532836.949999999, 317520.5 5532852.58, 317525.9400000004 5532870.85, 317535.7000000002 5532885.76, 317542.9500000002 5532903.890000001, 317549.4400000004 5532921.93, 317552.0099999998 5532940.609999999, 317558.51999999955 5532978.82, 317429.95999999996 5532929.01, 317388.0800000001 5532928.98, 317391.7999999998 5532914.220000001, 317400.6699999999 5532879.9399999995, 317401.5800000001 5532875.91, 317402.6200000001 5532872.289999999, 317377.04000000004 5532852.470000001, 317351.1900000004 5532837.52, 317317.73000000045 5532837.369999999, 317288.7000000002 5532809.77, 317282.66000000015 5532804.029999999, 317237.7400000002 5532770.970000001, 317185.9500000002 5532734.710000001, 317150.73000000045 5532724.98, 317120.3099999996 5532698.73, 317141.78000000026 5532670.210000001, 317169.2000000002 5532633.789999999, 317178.16000000015 5532657.050000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-101" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-101.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-101" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-101.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109263</v>
       </c>
       <c r="O2" s="3">
-        <v>46170.01725031888</v>
+        <v>46294.98245656552</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>30397</v>
       </c>
       <c r="S2" s="3">
         <v>30397</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>