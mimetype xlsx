--- v1 (2026-02-18)
+++ v2 (2026-04-10)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109179</v>
       </c>
       <c r="O2" s="3">
-        <v>46071.63013191976</v>
+        <v>46122.95732701866</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29725</v>
       </c>
       <c r="S2" s="3">
         <v>29725</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>