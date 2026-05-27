--- v2 (2026-04-10)
+++ v3 (2026-05-27)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109179</v>
       </c>
       <c r="O2" s="3">
-        <v>46122.95732701866</v>
+        <v>46169.2646792079</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29725</v>
       </c>
       <c r="S2" s="3">
         <v>29725</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>