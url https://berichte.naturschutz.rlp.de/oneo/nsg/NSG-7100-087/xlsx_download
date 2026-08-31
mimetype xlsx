--- v3 (2026-05-27)
+++ v4 (2026-08-31)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Karmelenberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-087</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-087.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-087.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((387755.7999999998 5577952.630000001, 387793.2400000002 5577959.199999999, 387846.25 5577990.65, 387909.0700000003 5578032.8100000005, 387934.13999999966 5578049.220000001, 387955.9900000002 5578067.369999999, 387965.54000000004 5578115.16, 387968.9900000002 5578155.359999999, 387964.7999999998 5578165.130000001, 387903.1699999999 5578214.77, 387838.76999999955 5578261.859999999, 387785.1500000004 5578287.9399999995, 387761.86000000034 5578299.6899999995, 387728.45999999996 5578298.539999999, 387656.70999999996 5578280.039999999, 387617.2999999998 5578254.08, 387587.6699999999 5578227.779999999, 387545.0800000001 5578178.48, 387539.46999999974 5578171.99, 387537.4299999997 5578161.630000001, 387562.79000000004 5578068.26, 387601.5499999998 5578011.550000001, 387622.1699999999 5577990.140000001, 387654.78000000026 5577961.359999999, 387717.5599999996 5577949.83, 387755.7999999998 5577952.630000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-087" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-087.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-087" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-087.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109179</v>
       </c>
       <c r="O2" s="3">
-        <v>46169.2646792079</v>
+        <v>46265.63492033666</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29725</v>
       </c>
       <c r="S2" s="3">
         <v>29725</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>