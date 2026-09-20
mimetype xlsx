--- v3 (2026-06-09)
+++ v4 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Hohe Acht</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-085</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-085.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-085.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((358456.1699999999 5583956.33, 358442.9900000002 5583959.85, 358408.4199999999 5583981.76, 358363.0499999998 5584018.699999999, 358332.3799999999 5584043.609999999, 358296.7999999998 5583941.23, 358298.33999999985 5583917.3100000005, 358314.38999999966 5583883.890000001, 358337.16000000015 5583856.27, 358341.45999999996 5583829.92, 358323.75 5583740.800000001, 358225.29000000004 5583620.41, 358202.95999999996 5583584.779999999, 358189.6699999999 5583529.029999999, 358169.8799999999 5583496.390000001, 358153.3200000003 5583472.75, 358081.0800000001 5583422.77, 357902.51999999955 5583309.109999999, 357858.25 5583295.8100000005, 357823.1500000004 5583270.699999999, 357799.3499999996 5583241.84, 357755.4199999999 5583193.17, 357707.98000000045 5583149.789999999, 357811.3799999999 5582990.550000001, 357844.2999999998 5582937.18, 357945.5999999996 5582775.4399999995, 357966.6200000001 5582789.869999999, 358037.86000000034 5582778.26, 358071.4299999997 5582777.67, 358105.2400000002 5582769.07, 358153.33999999985 5582771.01, 358149.8200000003 5582766.15, 358112.5 5582714.6, 358112 5582713.779999999, 358081.5800000001 5582668.73, 358080.5499999998 5582667.300000001, 358084.86000000034 5582664.98, 358082.28000000026 5582657.720000001, 358083.8499999996 5582653.68, 358092.3799999999 5582652.16, 358089.0099999998 5582641.960000001, 358095.61000000034 5582618.75, 358093.45999999996 5582604.42, 358099.98000000045 5582594.15, 358107.5499999998 5582584.99, 358112.3200000003 5582583.18, 358120.01999999955 5582582.789999999, 358130.5999999996 5582580.65, 358156.38999999966 5582565.3100000005, 358178.23000000045 5582565.550000001, 358187.8300000001 5582567.25, 358201.01999999955 5582569.710000001, 358220.7400000002 5582547.470000001, 358223.8700000001 5582539.119999999, 358227.95999999996 5582537.5, 358234.6799999997 5582530.18, 358238.6799999997 5582516.710000001, 358236.70999999996 5582515.26, 358237.9400000004 5582507.59, 358254.03000000026 5582497.220000001, 358255.16000000015 5582490.15, 358267.2400000002 5582483.1, 358271.21999999974 5582472.41, 358265.98000000045 5582469.880000001, 358264.98000000045 5582467.6, 358275.2000000002 5582461.01, 358278.76999999955 5582448.51, 358279.9299999997 5582433.130000001, 358290.01999999955 5582430.41, 358296.8099999996 5582421.02, 358301.21999999974 5582410.01, 358301.5599999996 5582403.880000001, 358306.8499999996 5582398.9399999995, 358309.5800000001 5582392, 358311.9500000002 5582384.9399999995, 358315.6699999999 5582377.4399999995, 358317.9900000002 5582378.92, 358325.8499999996 5582374.279999999, 358331.5499999998 5582362.08, 358347.38999999966 5582359.82, 358348.9299999997 5582353.73, 358345.0099999998 5582349.77, 358345.5599999996 5582344.51, 358353.4299999997 5582339.279999999, 358352.01999999955 5582330.640000001, 358360.6200000001 5582324.35, 358371 5582324.65, 358385.1299999999 5582319.199999999, 358390.41000000015 5582322.9399999995, 358405.3799999999 5582316.15, 358417.45999999996 5582308.130000001, 358428.61000000034 5582298.1899999995, 358439.7400000002 5582289.48, 358446.73000000045 5582287.75, 358450.5999999996 5582262.800000001, 358458.25 5582249.07, 358466.28000000026 5582246.02, 358472.5999999996 5582237.16, 358474.7400000002 5582223.300000001, 358479.26999999955 5582214.58, 358483.21999999974 5582209.390000001, 358485.5999999996 5582199.800000001, 358495.7599999998 5582193.449999999, 358492.0599999996 5582185.6, 358486.6900000004 5582183.130000001, 358487.08999999985 5582180.4399999995, 358493.4000000004 5582177.6, 358500.2000000002 5582170.27, 358502.03000000026 5582160.6899999995, 358511.0599999996 5582148.6, 358554.5099999998 5582332.4, 358583.1200000001 5582409.210000001, 358612.5999999996 5582487.51, 358646.04000000004 5582537.619999999, 358686.51999999955 5582580.460000001, 358741.51999999955 5582615.699999999, 358788 5582662.369999999, 358814.9299999997 5582680.970000001, 358884.79000000004 5582731.609999999, 358977.75 5582799.4, 359032.8700000001 5582830.75, 359033.6500000004 5582831.1, 359034.8799999999 5582831.68, 359037.5499999998 5582832.66, 359066.0700000003 5582854.1899999995, 359105.08999999985 5582883.710000001, 359179.13999999966 5582935.890000001, 359180.9199999999 5582937.41, 359243.73000000045 5582984.98, 359274.26999999955 5583010.0600000005, 359273.5499999998 5583014.16, 359262.33999999985 5583018.65, 359253.2599999998 5583022.119999999, 359224.9400000004 5583035.119999999, 359204.3799999999 5583044.960000001, 359202.38999999966 5583046.6899999995, 359193.48000000045 5583054.619999999, 359191.7999999998 5583068.43, 359201.8700000001 5583109.83, 359228.5499999998 5583129.1, 359238.75 5583136.460000001, 359243.8300000001 5583142.49, 359245.5099999998 5583145.9399999995, 359273.86000000034 5583204.25, 359285.2000000002 5583202.23, 359311.5499999998 5583197.5600000005, 359348.08999999985 5583295.43, 359351.79000000004 5583305.34, 359380.63999999966 5583382.65, 359379.21999999974 5583391.300000001, 359354.86000000034 5583420.49, 359349.3099999996 5583420.890000001, 359358.4500000002 5583429.300000001, 359369.23000000045 5583439.1899999995, 359392 5583460.08, 359368.1699999999 5583494.4399999995, 359362.26999999955 5583501.16, 359357.8700000001 5583506.15, 359340.54000000004 5583525.890000001, 359323.45999999996 5583542.67, 359310.75 5583555.3100000005, 359307.8300000001 5583558.18, 359299.6699999999 5583566.640000001, 359268.5599999996 5583609.27, 359227.9900000002 5583646.529999999, 359173.1500000004 5583720.93, 359165.6500000004 5583745.130000001, 359164.58999999985 5583809.039999999, 359153.9199999999 5583839.52, 359140.1299999999 5583861.130000001, 359091.9199999999 5583916.4, 359084.4500000002 5583939.08, 359080.13999999966 5583952.15, 359070.13999999966 5583968.779999999, 359059.5 5583979.619999999, 359042.6299999999 5583987.73, 359019.70999999996 5583990.220000001, 358946.54000000004 5583990.57, 358886.4199999999 5583988.9399999995, 358821.2000000002 5583988.4399999995, 358743.79000000004 5584000.49, 358718.36000000034 5584000.66, 358687.7000000002 5583998.82, 358653.2000000002 5583993.800000001, 358625.8700000001 5583987.35, 358595.26999999955 5583978.8100000005, 358553.2599999998 5583966.359999999, 358509.54000000004 5583960.1899999995, 358471.8700000001 5583955.33, 358456.1699999999 5583956.33)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-085" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-085.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-085" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-085.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109065</v>
       </c>
       <c r="O2" s="3">
-        <v>46182.0644080278</v>
+        <v>46285.52696389949</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29704</v>
       </c>
       <c r="S2" s="3">
         <v>29704</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>