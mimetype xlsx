--- v3 (2026-07-30)
+++ v4 (2026-10-28)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Eisenbachwiesen</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-084</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-084.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-084.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((423545.8499999996 5594961.1899999995, 423520.01999999955 5594983.34, 423466.48000000045 5595029.23, 423458.5099999998 5595036.07, 423457.70999999996 5595035.470000001, 423422.08999999985 5595008.390000001, 423423.04000000004 5595007.34, 423422.2999999998 5595005.99, 423409.86000000034 5594983.33, 423383.8300000001 5594935.880000001, 423355.3700000001 5594913.41, 423339.7599999998 5594908.98, 423336.4000000004 5594908.029999999, 423336.08999999985 5594906.5, 423309.3300000001 5594899.76, 423235.11000000034 5594887.25, 423216.96999999974 5594884.1899999995, 423174.3700000001 5594876, 423173.71999999974 5594877.83, 423172.6500000004 5594877.640000001, 423189.1799999997 5594830.51, 423227.45999999996 5594721.380000001, 423228.3799999999 5594718.75, 423235.3300000001 5594698.960000001, 423233.7999999998 5594694.49, 423233.5800000001 5594693.84, 423226.28000000026 5594672.279999999, 423206.48000000045 5594613.880000001, 423204.26999999955 5594607.35, 423210.75 5594602.5600000005, 423220.21999999974 5594595.550000001, 423222.9299999997 5594593.539999999, 423215.3499999996 5594581.630000001, 423211.25 5594575.18, 423202.5499999998 5594561.49, 423198.8499999996 5594555.68, 423196.03000000026 5594551.26, 423192.7999999998 5594550.8100000005, 423149.6900000004 5594544.82, 423147.1299999999 5594539.300000001, 423142.1699999999 5594528.57, 423141.51999999955 5594527.1899999995, 423135.63999999966 5594514.460000001, 423129.83999999985 5594501.960000001, 423124.25 5594489.869999999, 423118.9500000002 5594478.42, 423115.9400000004 5594471.9399999995, 423098.2599999998 5594475.119999999, 423082.1299999999 5594478.02, 423066.23000000045 5594480.859999999, 423056.3700000001 5594482.640000001, 423053.91000000015 5594483.08, 423047.2000000002 5594473.33, 423041.16000000015 5594464.57, 423031.38999999966 5594450.359999999, 423027.38999999966 5594444.5600000005, 423020.41000000015 5594434.42, 423013.5700000003 5594424.48, 423006.7999999998 5594414.65, 423000.2999999998 5594405.220000001, 422993.8700000001 5594395.66, 422989.4000000004 5594395.18, 422983.95999999996 5594394.449999999, 422963.33999999985 5594391.699999999, 422884.79000000004 5594381.24, 422879.5999999996 5594380.550000001, 422874.04000000004 5594379.800000001, 422798.6900000004 5594369.77, 422775.03000000026 5594366.619999999, 422769.9000000004 5594365.9399999995, 422763.58999999985 5594361.640000001, 422769.3799999999 5594318.25, 422774.6699999999 5594276.710000001, 422761.0599999996 5594238.48, 422741.98000000045 5594184.869999999, 422740.36000000034 5594184.42, 422699.9299999997 5594168.85, 422697.46999999974 5594167.9, 422696.3499999996 5594167.48, 422693.9500000002 5594166.550000001, 422661.5499999998 5594154.07, 422655.98000000045 5594151.93, 422656.54000000004 5594149.74, 422659.71999999974 5594137.24, 422666.66000000015 5594125.15, 422668.5099999998 5594121.93, 422673.9400000004 5594119.779999999, 422674.5499999998 5594117.609999999, 422682.1799999997 5594082.73, 422689.3700000001 5594049.9399999995, 422690.5099999998 5594044.75, 422690.75 5594043.67, 422691.91000000015 5594038.390000001, 422701.4000000004 5593995.02, 422701.5 5593994.050000001, 422701.3300000001 5593991.74, 422695.73000000045 5593975.84, 422686.8099999996 5593950.6, 422686 5593948.3100000005, 422685.46999999974 5593946.800000001, 422684.21999999974 5593943.26, 422676.2599999998 5593920.73, 422675.3499999996 5593917.77, 422686.2400000002 5593917.449999999, 422686.1699999999 5593911.49, 422684.5099999998 5593909.48, 422686.2400000002 5593900.57, 422687.4900000002 5593894.01, 422689.4500000002 5593883.66, 422691.9500000002 5593870.48, 422694.4500000002 5593857.289999999, 422697.8099999996 5593839.529999999, 422700.4299999997 5593825.6899999995, 422703.6500000004 5593808.67, 422706.0499999998 5593796.01, 422707.58999999985 5593787.93, 422708.3099999996 5593784.08, 422716.6299999999 5593740.51, 422717.5599999996 5593735.699999999, 422718.6200000001 5593730.17, 422722.96999999974 5593707.369999999, 422726.6799999997 5593687.9399999995, 422738.21999999974 5593680.199999999, 422748.8099999996 5593677.779999999, 422761.4199999999 5593674.869999999, 422784.41000000015 5593670.58, 422810.20999999996 5593665.75, 422820.1799999997 5593663.890000001, 422832.4500000002 5593660.949999999, 422842.5 5593658.539999999, 422851.73000000045 5593656.34, 422866.3099999996 5593652.85, 422875.1799999997 5593650.42, 422892.75 5593645.609999999, 422901.6200000001 5593643.17, 422911.4900000002 5593640.470000001, 422924.71999999974 5593638.74, 422939.2999999998 5593636.83, 422954.0599999996 5593634.91, 422966.9400000004 5593632.630000001, 422975.8099999996 5593631.0600000005, 422982.4900000002 5593629.880000001, 422989.6799999997 5593628.609999999, 422993.7000000002 5593627.32, 423006.41000000015 5593624.41, 423016.01999999955 5593622.199999999, 423025.46999999974 5593620.65, 423034.63999999966 5593619.15, 423048.9199999999 5593616.6, 423068.23000000045 5593613.15, 423080.4400000004 5593611.43, 423105.58999999985 5593607.91, 423118.0599999996 5593606.779999999, 423130.11000000034 5593605.6899999995, 423141.8799999999 5593605.699999999, 423153.20999999996 5593605.699999999, 423161.3300000001 5593604.949999999, 423169.28000000026 5593605.99, 423173.08999999985 5593604.890000001, 423206.0499999998 5593602.33, 423261.5 5593607.85, 423279.5999999996 5593609.65, 423283.0599999996 5593610.369999999, 423299.16000000015 5593612.18, 423311.5700000003 5593613.59, 423320.48000000045 5593615.550000001, 423333.23000000045 5593618.369999999, 423339.1299999999 5593619.67, 423350.95999999996 5593622.279999999, 423360.6799999997 5593623.91, 423369.83999999985 5593625.4399999995, 423383.54000000004 5593627.74, 423392.9199999999 5593629.3100000005, 423406.4299999997 5593631.57, 423428.6500000004 5593635.3100000005, 423437.04000000004 5593636.710000001, 423461.0700000003 5593642.33, 423462.5599999996 5593642.6899999995, 423476.6900000004 5593646.15, 423495.0599999996 5593651.460000001, 423495.83999999985 5593647.960000001, 423499.5499999998 5593649.119999999, 423578.7999999998 5593674.130000001, 423620.4900000002 5593692.16, 423645.5499999998 5593703.529999999, 423652.4400000004 5593706.970000001, 423720.0999999996 5593741.91, 423740.0599999996 5593753.17, 423764.5800000001 5593763.75, 423773.23000000045 5593769.51, 423774.0599999996 5593771.3100000005, 423777.0099999998 5593777.77, 423786.4000000004 5593783.76, 423812.6500000004 5593786.16, 423814 5593786.51, 423843.7599999998 5593794.27, 423846.66000000015 5593796.18, 423874.88999999966 5593804.5600000005, 423878.2400000002 5593804.460000001, 423880.5 5593805.609999999, 423883.29000000004 5593803.01, 423886.3200000003 5593805.619999999, 423895.61000000034 5593812.33, 423903.79000000004 5593811.800000001, 423905.1500000004 5593811.720000001, 423911.78000000026 5593808.17, 423921.33999999985 5593803.91, 423928.16000000015 5593800.859999999, 423940.6500000004 5593799.48, 423944.1900000004 5593798.130000001, 423944.98000000045 5593797.84, 423955.7599999998 5593795.59, 424001.75 5593793.33, 424041.1799999997 5593785.210000001, 424079.1699999999 5593774.300000001, 424146.6799999997 5593746.859999999, 424176.33999999985 5593730.6899999995, 424203.8200000003 5593713.41, 424295.04000000004 5593731.75, 424304.33999999985 5593733.619999999, 424335.0800000001 5593671.48, 424340.9299999997 5593664.6899999995, 424352.1699999999 5593654.800000001, 424362.4299999997 5593646.07, 424369.4299999997 5593634.01, 424600.9199999999 5593770.75, 424544.2400000002 5593884.48, 424547.45999999996 5593886.65, 424674.46999999974 5593972.41, 424630.33999999985 5594052.84, 424632.36000000034 5594054.3100000005, 424641.0099999998 5594060.640000001, 424576.63999999966 5594129.0600000005, 424535.4500000002 5594171.640000001, 424498.5599999996 5594238.140000001, 424478.8300000001 5594277.09, 424451.70999999996 5594323.02, 424422.4500000002 5594356.02, 424385.61000000034 5594389.23, 424380.1200000001 5594393.029999999, 424460.70999999996 5594469.35, 424503.33999999985 5594505.65, 424564.6299999999 5594551, 424544.5999999996 5594617.550000001, 424526.7999999998 5594676.789999999, 424520.75 5594692.869999999, 424493.5999999996 5594743.85, 424476.2400000002 5594774.4, 424452.9199999999 5594815.4, 424440.1299999999 5594837.58, 424423.78000000026 5594865.9399999995, 424413.21999999974 5594884.26, 424403 5594901.99, 424398.8700000001 5594899.279999999, 424334.9400000004 5594857.51, 424323.04000000004 5594849.74, 424314.6699999999 5594844.27, 424284.61000000034 5594824.65, 424282.2999999998 5594823.130000001, 424238.4500000002 5594794.529999999, 424207.0499999998 5594774.039999999, 424206.0800000001 5594774.300000001, 424202.3200000003 5594775.3100000005, 424194.5999999996 5594777.369999999, 424183.5 5594780.35, 424136.21999999974 5594793.039999999, 424130.9900000002 5594794.4399999995, 424120.4299999997 5594797.279999999, 424100.9400000004 5594802.5, 424086.75 5594806.300000001, 424054.03000000026 5594815.07, 424034.4900000002 5594820.3100000005, 424029.21999999974 5594821.710000001, 424022.9500000002 5594823.390000001, 423961.38999999966 5594839.880000001, 423959.0099999998 5594840.51, 423911.8799999999 5594853.140000001, 423906.6200000001 5594854.550000001, 423905.91000000015 5594850.609999999, 423900.9299999997 5594850.17, 423901.1699999999 5594849.1899999995, 423883.53000000026 5594844.800000001, 423868.1699999999 5594840.970000001, 423855.8200000003 5594837.880000001, 423840.1299999999 5594833.98, 423833.4400000004 5594832.3100000005, 423824.46999999974 5594830.07, 423813.21999999974 5594827.26, 423796.36000000034 5594823.0600000005, 423796.0999999996 5594824.02, 423790.7000000002 5594844.880000001, 423788.1299999999 5594844.8100000005, 423787.0599999996 5594844.970000001, 423786.75 5594847, 423784.4000000004 5594862.390000001, 423782.61000000034 5594874.15, 423779.2999999998 5594895.91, 423778.04000000004 5594904.1899999995, 423777.4000000004 5594908.390000001, 423775.63999999966 5594919.3100000005, 423773.41000000015 5594933.1, 423769.1299999999 5594959.640000001, 423767.66000000015 5594968.68, 423767.1200000001 5594972.07, 423762.38999999966 5594973.17, 423761.6699999999 5594973.34, 423740.9900000002 5594978.17, 423733.38999999966 5594979.949999999, 423731.3099999996 5594980.4399999995, 423728.70999999996 5594980.49, 423718.04000000004 5594968.85, 423705.4199999999 5594954.98, 423702.4000000004 5594956.52, 423701 5594957.220000001, 423697.1699999999 5594959.16, 423671.54000000004 5594972.15, 423666.5800000001 5594974.67, 423665.6299999999 5594975.18, 423660.7599999998 5594978.43, 423628.53000000026 5594999.91, 423623.9500000002 5595002.9, 423622.9900000002 5595003.51, 423614.4400000004 5594998.119999999, 423606.3799999999 5594993.039999999, 423597.9000000004 5594987.710000001, 423589.4000000004 5594982.35, 423581.0499999998 5594977.09, 423572.71999999974 5594971.84, 423564.20999999996 5594966.5, 423556.1299999999 5594961.4, 423550.0700000003 5594957.59, 423545.8499999996 5594961.1899999995)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-084" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-084.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-084" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-084.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109232</v>
       </c>
       <c r="O2" s="3">
-        <v>46233.52900539932</v>
+        <v>46323.98065825295</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29662</v>
       </c>
       <c r="S2" s="3">
         <v>29662</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>