--- v3 (2026-07-27)
+++ v4 (2026-09-30)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wacholderheiden Rassberg und Heidbüschel</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-082</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-082.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-082.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((362973.5700000003 5584135.66, 362981.58999999985 5584135.43, 363073.41000000015 5584131.890000001, 363124.46999999974 5584150.5600000005, 363206.16000000015 5584180.369999999, 363233.5099999998 5584186.960000001, 363362.3300000001 5584194.550000001, 363366.3200000003 5584200.82, 363328.66000000015 5584391.970000001, 363313.29000000004 5584469.8100000005, 363303.9400000004 5584487.49, 363283.9000000004 5584500.550000001, 363189.78000000026 5584498.65, 363178.2999999998 5584496.529999999, 363081.46999999974 5584462.33, 363015.36000000034 5584451.710000001, 362935.20999999996 5584434.91, 362911.7000000002 5584427.42, 362836.3200000003 5584387.74, 362830.21999999974 5584377.210000001, 362826.6500000004 5584359.82, 362827.20999999996 5584344.0600000005, 362830.7000000002 5584332.1, 362895.51999999955 5584254.460000001, 362928.88999999966 5584060.99, 362935.01999999955 5584060.17, 362973.5700000003 5584135.66)), ((362497.0800000001 5583601.82, 362499.0999999996 5583611.789999999, 362502.61000000034 5583677.5600000005, 362502.8700000001 5583687.34, 362502.38999999966 5583709.17, 362496.9400000004 5583730.82, 362486.4000000004 5583759.720000001, 362478.3200000003 5583778.9, 362472.26999999955 5583790.51, 362456.63999999966 5583810.02, 362438.3200000003 5583823.1899999995, 362425.76999999955 5583831.57, 362420.0599999996 5583834.880000001, 362409.2999999998 5583840.220000001, 362337.6500000004 5583853.9399999995, 362305.08999999985 5583859.0600000005, 362296.9000000004 5583858.949999999, 362288.9299999997 5583857.92, 362280 5583854.970000001, 362272.5499999998 5583851.199999999, 362248.1699999999 5583834.82, 362159.45999999996 5583773.6, 362142.9299999997 5583763.32, 362129.45999999996 5583756.140000001, 362121.7400000002 5583752.880000001, 362117.1799999997 5583750.960000001, 362105.8700000001 5583747.119999999, 362086.03000000026 5583742.5600000005, 361999.5499999998 5583722.74, 361996.75 5583721.68, 361994.6799999997 5583720, 361989.9500000002 5583716.16, 361998.73000000045 5583689.890000001, 362013.2400000002 5583671.130000001, 362040.9400000004 5583656.59, 362076.91000000015 5583644.02, 362091.13999999966 5583639.01, 362152.03000000026 5583617.449999999, 362240.88999999966 5583603.66, 362332.28000000026 5583601.18, 362354.9000000004 5583596.57, 362389.5599999996 5583579.960000001, 362456.9299999997 5583560.34, 362473.0499999998 5583557.74, 362485.2999999998 5583576.42, 362493.23000000045 5583591.800000001, 362497.0800000001 5583601.82)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-082" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-082.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-082" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-082.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109170</v>
       </c>
       <c r="O2" s="3">
-        <v>46230.43281023485</v>
+        <v>46295.31654046915</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29624</v>
       </c>
       <c r="S2" s="3">
         <v>29624</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>