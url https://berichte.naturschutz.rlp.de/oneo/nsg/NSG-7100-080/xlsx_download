--- v4 (2026-07-20)
+++ v5 (2026-10-19)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Tongrube Hüttwohl</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-080</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-080.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-080.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((402304.9900000002 5588696.960000001, 402302.78000000026 5588700.73, 402301.6200000001 5588705.140000001, 402302.33999999985 5588708.779999999, 402308.6200000001 5588715.23, 402308.1699999999 5588728.199999999, 402291.9299999997 5588738.130000001, 402285.9400000004 5588739.210000001, 402265.0700000003 5588736.74, 402244.7400000002 5588727.23, 402227.6900000004 5588716.24, 402222.3499999996 5588700.73, 402241.8700000001 5588646.24, 402233.03000000026 5588626.91, 402206.9299999997 5588569.859999999, 402186.1299999999 5588541.73, 402170.51999999955 5588530.949999999, 402158.51999999955 5588498.42, 402094.0700000003 5588500.43, 402050.26999999955 5588563.9, 401852.0599999996 5588615.99, 401818.16000000015 5588578.779999999, 401757.46999999974 5588496.859999999, 401752.7400000002 5588486.380000001, 401745.7599999998 5588461.4, 401745.0499999998 5588436.08, 401750.48000000045 5588372.98, 401759.9199999999 5588292.58, 401748.9000000004 5588269.300000001, 401829.1900000004 5588202.27, 401932.5499999998 5588160.17, 401989.16000000015 5588234.359999999, 402105.83999999985 5588224.220000001, 402112.79000000004 5588223.630000001, 402269.0599999996 5588210.130000001, 402324.20999999996 5588308.77, 402305.8200000003 5588397.630000001, 402308.5700000003 5588449.26, 402299.45999999996 5588520.91, 402295.46999999974 5588556.550000001, 402338.53000000026 5588687.65, 402317.01999999955 5588697.92, 402313.63999999966 5588695.73, 402308.96999999974 5588695.07, 402304.9900000002 5588696.960000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-080" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-080.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-080" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-080.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109190</v>
       </c>
       <c r="O2" s="3">
-        <v>46223.22348574783</v>
+        <v>46314.85889455159</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29508</v>
       </c>
       <c r="S2" s="3">
         <v>29508</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>