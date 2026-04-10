--- v1 (2026-02-19)
+++ v2 (2026-04-10)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109161</v>
       </c>
       <c r="O2" s="3">
-        <v>46072.25556973746</v>
+        <v>46122.02465841295</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29340</v>
       </c>
       <c r="S2" s="3">
         <v>29340</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>