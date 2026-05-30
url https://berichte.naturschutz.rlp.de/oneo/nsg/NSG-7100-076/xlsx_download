--- v2 (2026-04-10)
+++ v3 (2026-05-30)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109161</v>
       </c>
       <c r="O2" s="3">
-        <v>46122.02465841295</v>
+        <v>46172.62053491771</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29340</v>
       </c>
       <c r="S2" s="3">
         <v>29340</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>