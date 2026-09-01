--- v3 (2026-05-30)
+++ v4 (2026-09-01)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Pommerheld</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-076</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-076.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-076.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((374550.3300000001 5558889.699999999, 374484.4900000002 5558899.390000001, 374445.9299999997 5558900.130000001, 374422.5999999996 5558901, 374407.0599999996 5558900.800000001, 374364.3099999996 5558900.26, 374281.8200000003 5558899.210000001, 374262.6299999999 5558899.42, 374245.28000000026 5558899.74, 374228.25 5558900.6899999995, 374217.6699999999 5558901.27, 374165.4500000002 5558904.18, 374116.8799999999 5558907.539999999, 374077.1699999999 5558910.289999999, 374051.53000000026 5558911.24, 374025.28000000026 5558911.619999999, 374003.5 5558911.949999999, 373979.0499999998 5558911.49, 373948.6900000004 5558910.029999999, 373918.6799999997 5558908.74, 373899.63999999966 5558907.91, 373847.0599999996 5558906.199999999, 373780.9000000004 5558903.26, 373715.29000000004 5558900.789999999, 373699.70999999996 5558900.58, 373686.01999999955 5558900.390000001, 373669.5800000001 5558900.17, 373651.86000000034 5558900.960000001, 373640.8700000001 5558901.550000001, 373627.53000000026 5558902.300000001, 373610.1799999997 5558903.57, 373609.9400000004 5558901.59, 373609.83999999985 5558900.75, 373604.23000000045 5558901.109999999, 373596.61000000034 5558901.619999999, 373588.63999999966 5558902.15, 373584.0599999996 5558902.52, 373578.3700000001 5558902.98, 373567.9199999999 5558903.83, 373556.4400000004 5558905.18, 373543.7000000002 5558906.66, 373528.23000000045 5558908.449999999, 373513.54000000004 5558910.16, 373504.9500000002 5558911.039999999, 373478.63999999966 5558913.74, 373475.03000000026 5558914.109999999, 373382.36000000034 5558923.630000001, 373378.5 5558923.880000001, 373377.58999999985 5558920.109999999, 373279.6900000004 5558929.289999999, 373147.6500000004 5558936.49, 373013.9900000002 5558944.27, 372994.53000000026 5558942.9, 372971.4500000002 5558944.5, 372956.5499999998 5558942.76, 372934.5499999998 5558940.1899999995, 372908.26999999955 5558940.91, 372888.8700000001 5558939.15, 372837.45999999996 5558933.18, 372801.7999999998 5558929.029999999, 372705.78000000026 5558916.57, 372606.0999999996 5558903.1899999995, 372535.9000000004 5558894.6, 372488.3499999996 5558888.859999999, 372437.6500000004 5558881.369999999, 372416.58999999985 5558879.52, 372397.96999999974 5558872.789999999, 372373.3099999996 5558872.66, 372370.8200000003 5558871.91, 372351.5 5558868.720000001, 372323.5700000003 5558863.99, 372299.1699999999 5558858.960000001, 372274.7400000002 5558852.779999999, 372248.5499999998 5558845.1, 372230.8200000003 5558839.59, 372208.6299999999 5558831.720000001, 372183.78000000026 5558822.460000001, 372157.7400000002 5558811.3100000005, 372141.8200000003 5558804.0600000005, 372123.98000000045 5558795.32, 372089.45999999996 5558777.09, 372067.25 5558764.1899999995, 372021.1799999997 5558736.470000001, 372013.70999999996 5558730.9399999995, 371978.1500000004 5558709.3100000005, 371969.20999999996 5558703.33, 372042.3799999999 5558596.27, 372045.4299999997 5558591.890000001, 372046.8499999996 5558590.0600000005, 372048.7599999998 5558587.43, 372070.36000000034 5558560.859999999, 372076.5499999998 5558553.25, 372077.5599999996 5558542.890000001, 372078.21999999974 5558536.27, 372079.3099999996 5558525.109999999, 372080.20999999996 5558515.949999999, 372084.8799999999 5558506.33, 372101.8200000003 5558471.4, 372101.95999999996 5558469.800000001, 372102.1500000004 5558467.630000001, 372102.0700000003 5558466.4, 372101.11000000034 5558451.48, 372177.3499999996 5558331.109999999, 372189.48000000045 5558317.029999999, 372202.8799999999 5558304.17, 372232.5599999996 5558283.359999999, 372238.6900000004 5558271.48, 372243.26999999955 5558260.130000001, 372245.6900000004 5558257.119999999, 372242.7999999998 5558241.8100000005, 372238.8799999999 5558228.35, 372233.91000000015 5558222.039999999, 372232.86000000034 5558200.49, 372235.76999999955 5558172.67, 372238 5558159.57, 372236.48000000045 5558149.949999999, 372241.7599999998 5558142.710000001, 372243.4500000002 5558131.09, 372252.54000000004 5558109.050000001, 372247.48000000045 5558088.949999999, 372248.3300000001 5558080.34, 372248.20999999996 5558071.6899999995, 372252.08999999985 5558063.08, 372255.53000000026 5558048.380000001, 372256.70999999996 5558038.42, 372261.9199999999 5558021.5, 372262.86000000034 5558021.859999999, 372317.8099999996 5558038.51, 372326.95999999996 5558118.550000001, 372338.4500000002 5558137.5600000005, 372357.3300000001 5558155.23, 372380.9000000004 5558184.17, 372393.75 5558211.109999999, 372396.41000000015 5558255.8100000005, 372459.45999999996 5558281.32, 372506.08999999985 5558299.630000001, 372586.0099999998 5558299.0600000005, 372603.3499999996 5558294.35, 372636.4199999999 5558194.119999999, 372671.79000000004 5558153.73, 372678.8099999996 5558157.08, 372685.58999999985 5558160.300000001, 372712.88999999966 5558173.3100000005, 372715.8099999996 5558174.6899999995, 372730.75 5558181.050000001, 372739.25 5558184.5600000005, 372758.23000000045 5558188.960000001, 372759.2000000002 5558189.18, 372808.96999999974 5558227.58, 372854.54000000004 5558241.710000001, 372886.20999999996 5558244.609999999, 372963.6799999997 5558232.6899999995, 372973.70999999996 5558217.880000001, 373054 5558235.07, 373062.73000000045 5558236.859999999, 373107.41000000015 5558238.199999999, 373106.13999999966 5558243.34, 373169.86000000034 5558249.4399999995, 373238.96999999974 5558237.51, 373263.7000000002 5558224.52, 373310.3499999996 5558191.789999999, 373317.1799999997 5558179.48, 373317.2599999998 5558172.710000001, 373317.3200000003 5558167.279999999, 373317.4299999997 5558157.869999999, 373317.1799999997 5558155.609999999, 373315.8300000001 5558143.5, 373314.23000000045 5558129.029999999, 373314.1500000004 5558128.359999999, 373312.3700000001 5558122.77, 373311.1699999999 5558118.949999999, 373310.41000000015 5558116.57, 373309.20999999996 5558112.789999999, 373307.9500000002 5558108.8100000005, 373306.9199999999 5558105.539999999, 373305.8799999999 5558102.26, 373304.7999999998 5558098.869999999, 373304.5599999996 5558098.1, 373302.3499999996 5558093.8100000005, 373299.96999999974 5558089.16, 373297.08999999985 5558083.550000001, 373293.83999999985 5558077.210000001, 373290.6900000004 5558071.07, 373287.75 5558065.34, 373287.13999999966 5558064.140000001, 373284.2599999998 5558058.02, 373278.96999999974 5558046.83, 373276.4900000002 5558041.550000001, 373273.6900000004 5558035.619999999, 373262.53000000026 5558011.949999999, 373259.6900000004 5558005.9399999995, 373256.9199999999 5558000.0600000005, 373254.1200000001 5557994.119999999, 373250.2400000002 5557985.9, 373336.6900000004 5557937.24, 373337.5099999998 5557936.83, 373348.23000000045 5557968, 373353.1200000001 5557975.199999999, 373374.71999999974 5558009.02, 373384.4199999999 5558018.57, 373399.46999999974 5558042.26, 373401.86000000034 5558053.02, 373420.5499999998 5558083.23, 373435.83999999985 5558116.779999999, 373456.95999999996 5558152.9, 373475.7000000002 5558191.630000001, 373475.04000000004 5558206.9, 373477.3799999999 5558221.73, 373478.28000000026 5558221.109999999, 373602.46999999974 5558167.5, 373623.5599999996 5558235.15, 373635.5 5558271.67, 373653.1299999999 5558306.6, 373751.3499999996 5558284.43, 373863.7599999998 5558278.050000001, 373938.26999999955 5558269.369999999, 374010.76999999955 5558243.23, 374034.98000000045 5558235.3100000005, 374040.8799999999 5558233.369999999, 374056.8499999996 5558228.119999999, 374065.1200000001 5558177.6899999995, 374078.7599999998 5558114.17, 374122.4900000002 5557987.4399999995, 374128.6299999999 5557978.74, 374129.63999999966 5557977.449999999, 374149.8799999999 5557983.609999999, 374156.08999999985 5557993.18, 374176.1299999999 5558011.52, 374187.8099999996 5558029.300000001, 374200.58999999985 5558043.390000001, 374202.0599999996 5558059.199999999, 374214.08999999985 5558085.529999999, 374224.13999999966 5558103.220000001, 374224.7599999998 5558122.800000001, 374246.5 5558170.0600000005, 374257.54000000004 5558179.85, 374294.1500000004 5558222.710000001, 374302.21999999974 5558225.68, 374326.5 5558250.5, 374327.61000000034 5558249.49, 374328.1799999997 5558250.23, 374339.3799999999 5558241.630000001, 374351.28000000026 5558227.720000001, 374354.48000000045 5558217.07, 374378.0700000003 5558185.01, 374391.23000000045 5558169.710000001, 374409.33999999985 5558154.91, 374417.3099999996 5558144.390000001, 374432.2400000002 5558128.51, 374450.5800000001 5558118.369999999, 374451.45999999996 5558119.1899999995, 374451.70999999996 5558119.43, 374452.4500000002 5558120.09, 374475.3099999996 5558141.779999999, 374495.03000000026 5558160.51, 374503.03000000026 5558168.1, 374523.7999999998 5558174.85, 374536.0700000003 5558178.84, 374558.0599999996 5558185.98, 374562.36000000034 5558188.27, 374572.20999999996 5558193.5, 374579.4299999997 5558197.33, 374583.7599999998 5558199.640000001, 374586.0999999996 5558200.890000001, 374587.86000000034 5558201.82, 374589.7599999998 5558202.83, 374594.0800000001 5558205.119999999, 374599.66000000015 5558207.8100000005, 374610.3200000003 5558212.9399999995, 374620.63999999966 5558217.91, 374666.8099999996 5558206.380000001, 374692.5700000003 5558203.220000001, 374733.6299999999 5558207.779999999, 374742.5499999998 5558212.5, 374770.9199999999 5558227.57, 374786.0999999996 5558234.609999999, 374795.25 5558238.859999999, 374844.53000000026 5558246.199999999, 374853.6900000004 5558249.5600000005, 374891.3700000001 5558263.4, 374929.3099999996 5558275.609999999, 374936.9199999999 5558278.0600000005, 374955.1299999999 5558286.76, 374994.4299999997 5558293.65, 375034.5800000001 5558295.869999999, 375064.26999999955 5558287.109999999, 375076.13999999966 5558275.09, 375085.9900000002 5558255.18, 375091.0499999998 5558236.16, 375101.3799999999 5558211.43, 375103.2999999998 5558206.82, 375120.04000000004 5558188.57, 375147.71999999974 5558158.359999999, 375160.1799999997 5558137.130000001, 375183.5700000003 5558111.76, 375192.96999999974 5558090.42, 375217.6200000001 5558038.1899999995, 375238.7400000002 5558007.6899999995, 375314.1500000004 5558003, 375331.46999999974 5557972.050000001, 375348.53000000026 5557949.75, 375369.8200000003 5557909.76, 375429.9000000004 5557918.880000001, 375471.3799999999 5557925.800000001, 375514.0599999996 5557934.279999999, 375486.54000000004 5558530.8100000005, 375483.5 5558543.33, 375482.5999999996 5558546.960000001, 375476.7599999998 5558571.050000001, 375478.08999999985 5558600.109999999, 375478.1900000004 5558602.32, 375473.11000000034 5558602.58, 375473.53000000026 5558612.09, 375457.16000000015 5558700.49, 375441.36000000034 5558785.359999999, 375438.7000000002 5558799.6899999995, 375431.0700000003 5558799.720000001, 375408.6500000004 5558800.720000001, 375389.0800000001 5558800.890000001, 375378.8099999996 5558800.02, 375364.9900000002 5558802.619999999, 375343.86000000034 5558801.8100000005, 375343.7400000002 5558796.76, 375315.2999999998 5558798.91, 375308.1200000001 5558796.960000001, 375306.6200000001 5558796.550000001, 375298.38999999966 5558794.32, 375272.16000000015 5558795.23, 375252.20999999996 5558795.65, 375232.1900000004 5558796.07, 375218.73000000045 5558796.35, 375211.5599999996 5558796.359999999, 375205.8799999999 5558796.359999999, 375193.0800000001 5558796.300000001, 375167.58999999985 5558796.48, 375135.88999999966 5558796.609999999, 375128.3200000003 5558796.640000001, 375104.04000000004 5558796.74, 375070.26999999955 5558796.869999999, 375037.5800000001 5558797, 375000.03000000026 5558805.300000001, 374995.4900000002 5558806.3100000005, 374989.5999999996 5558812.41, 374986.0499999998 5558810.91, 374970.28000000026 5558811.43, 374942.78000000026 5558817.24, 374916.7000000002 5558822.09, 374892 5558827.970000001, 374866.36000000034 5558834.6899999995, 374841.6799999997 5558841.16, 374838.26999999955 5558842.68, 374836.0099999998 5558843.6899999995, 374835 5558844.15, 374834.51999999955 5558841.470000001, 374833.6299999999 5558841.68, 374831.66000000015 5558842.119999999, 374784.0099999998 5558852.98, 374735.75 5558869.33, 374668.63999999966 5558883.15, 374605.1299999999 5558888.449999999, 374605.04000000004 5558881.51, 374574.2599999998 5558886.17, 374550.3300000001 5558889.699999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-076" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-076.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-076" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-076.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109161</v>
       </c>
       <c r="O2" s="3">
-        <v>46172.62053491771</v>
+        <v>46266.28831069291</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29340</v>
       </c>
       <c r="S2" s="3">
         <v>29340</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>