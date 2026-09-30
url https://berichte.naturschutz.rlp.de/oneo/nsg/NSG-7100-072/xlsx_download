--- v2 (2026-04-08)
+++ v3 (2026-09-30)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Welschwiesen im Wehrer Kessel</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-072</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-072.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-072.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((373664.0499999998 5588236.67, 373617.46999999974 5588215.82, 373615.48000000045 5588214.93, 373615.23000000045 5588215.789999999, 373612.48000000045 5588214.27, 373598.5999999996 5588207.119999999, 373586.48000000045 5588200.83, 373572.9900000002 5588193.74, 373557.36000000034 5588185.699999999, 373577.3799999999 5588155.76, 373558.29000000004 5588104.35, 373483.3099999996 5588012.43, 373456.1799999997 5587979.66, 373450.86000000034 5587975.73, 373470.54000000004 5587971.140000001, 373472.53000000026 5587970.67, 373475.4500000002 5587970.0600000005, 373477.6699999999 5587969.550000001, 373502.5800000001 5587963.73, 373526.9400000004 5587958.029999999, 373529.7999999998 5587957.16, 373573.5499999998 5587962.34, 373581.63999999966 5587963.289999999, 373623.29000000004 5587968.210000001, 373624.0800000001 5587968.300000001, 373627.4299999997 5587968.880000001, 373659.8200000003 5587973.460000001, 373701.46999999974 5587979.35, 373699.1500000004 5588015.390000001, 373686.83999999985 5588055.92, 373665.61000000034 5588127.24, 373677.8700000001 5588208.279999999, 373664.0499999998 5588236.67)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-072" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-072.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-072" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-072.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109073</v>
       </c>
       <c r="O2" s="3">
-        <v>46120.48930551254</v>
+        <v>46295.3429895162</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>29200</v>
       </c>
       <c r="S2" s="3">
         <v>29200</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>