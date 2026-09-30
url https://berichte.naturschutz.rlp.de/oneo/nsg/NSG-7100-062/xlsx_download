--- v4 (2026-07-27)
+++ v5 (2026-09-30)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Michelberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-062</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-062.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-062.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((385793.2000000002 5580042.85, 385795.3099999996 5580043.460000001, 385841.58999999985 5580057.029999999, 385844.71999999974 5580083.33, 385855.26999999955 5580085.960000001, 385864.26999999955 5580088.199999999, 385869.3099999996 5580089.460000001, 385873.96999999974 5580090.619999999, 385899.03000000026 5580096.880000001, 385902.1500000004 5580097.66, 385909.7599999998 5580099.550000001, 385915.5599999996 5580101, 385915.7000000002 5580102.449999999, 385915.98000000045 5580105.65, 385915.7000000002 5580114.880000001, 385915.48000000045 5580122.039999999, 385915.45999999996 5580122.75, 385915.33999999985 5580126.5, 385915.23000000045 5580130.220000001, 385995.03000000026 5580137.460000001, 386071.6200000001 5580141.77, 386067.36000000034 5580175.699999999, 386066.5599999996 5580187.07, 386066.1699999999 5580192.73, 386066.4000000004 5580198.800000001, 386066.61000000034 5580204.26, 386066.78000000026 5580208.65, 386066.95999999996 5580213.07, 386067.0599999996 5580215.84, 386067.1500000004 5580218.15, 386067.38999999966 5580224.23, 386067.61000000034 5580230.08, 386066.79000000004 5580238.890000001, 386066.38999999966 5580243.15, 386065.9900000002 5580247.48, 386065.20999999996 5580255.6899999995, 386064.9199999999 5580258.74, 386063.4299999997 5580263.67, 386062.2999999998 5580267.34, 386061.1799999997 5580271.07, 386060.0700000003 5580274.720000001, 386058.76999999955 5580278.98, 386057.4500000002 5580283.369999999, 386056.1900000004 5580287.470000001, 386054.79000000004 5580292.119999999, 386053.46999999974 5580296.460000001, 386052.48000000045 5580300.33, 386050.96999999974 5580306.300000001, 386049.46999999974 5580312.24, 386049.1500000004 5580312.74, 386044.3099999996 5580320.41, 386038.91000000015 5580328.960000001, 386032.6699999999 5580338.85, 386023.1699999999 5580353.890000001, 386012.4900000002 5580370.800000001, 386007.5800000001 5580378.58, 386002.08999999985 5580387.300000001, 385995.0800000001 5580398.369999999, 385994.6500000004 5580399.07, 385982.5700000003 5580418.289999999, 385974.1900000004 5580433.869999999, 385974.3700000001 5580446.1, 385974.98000000045 5580449.710000001, 385983.1900000004 5580499, 385984.98000000045 5580501.84, 386002.8499999996 5580511.0600000005, 386076.70999999996 5580530.32, 386082.8499999996 5580531.720000001, 386139.54000000004 5580559.039999999, 386134.45999999996 5580581.91, 386069.75 5580605.76, 386034.8200000003 5580617.4399999995, 386021.7599999998 5580621.8100000005, 386005.70999999996 5580626.619999999, 385943.2999999998 5580645.33, 385887.8099999996 5580634.15, 385845.28000000026 5580619.18, 385737.0099999998 5580553.300000001, 385720.5599999996 5580511.789999999, 385710.1500000004 5580484.449999999, 385686.88999999966 5580454.66, 385675.7599999998 5580440.4, 385644.6699999999 5580414.82, 385609.88999999966 5580395.67, 385601.6900000004 5580391.16, 385594.0599999996 5580386.960000001, 385585.96999999974 5580382.51, 385578.9900000002 5580378.66, 385570.83999999985 5580374.18, 385565.1500000004 5580371.050000001, 385563.41000000015 5580370.0600000005, 385555.70999999996 5580365.74, 385548.1699999999 5580361.5, 385530.1299999999 5580351.369999999, 385512.98000000045 5580341.720000001, 385492.46999999974 5580330.199999999, 385463.5 5580313.91, 385418.0599999996 5580288.369999999, 385412.98000000045 5580284.68, 385407.3200000003 5580280.710000001, 385405.0999999996 5580279.16, 385403.0800000001 5580277.75, 385394.0800000001 5580271.449999999, 385387.2999999998 5580266.66, 385384.2000000002 5580264.470000001, 385383.6500000004 5580263.91, 385379.88999999966 5580260.029999999, 385376.88999999966 5580256.9399999995, 385371.11000000034 5580250.98, 385366.3799999999 5580246.1, 385363.63999999966 5580243.27, 385361.6900000004 5580240.51, 385360.0700000003 5580238.23, 385357.8799999999 5580235.130000001, 385353.8499999996 5580229.42, 385350.7599999998 5580225.07, 385347.0599999996 5580219.83, 385345.08999999985 5580217.050000001, 385358.6299999999 5580190.51, 385381.9000000004 5580147.02, 385405.95999999996 5580112.43, 385427.75 5580091.279999999, 385469.6699999999 5580060.02, 385498.4000000004 5580043.9399999995, 385531.75 5580029.710000001, 385539.75 5580026.27, 385540.3300000001 5580027.9, 385581.28000000026 5580017.779999999, 385605.0099999998 5580014.48, 385614.4900000002 5580013.17, 385664.71999999974 5580009.98, 385705.51999999955 5580017.9, 385707.46999999974 5580018.279999999, 385793.2000000002 5580042.85)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-062" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-062.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-062" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-062.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109172</v>
       </c>
       <c r="O2" s="3">
-        <v>46230.47068761832</v>
+        <v>46295.31654121539</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>28759</v>
       </c>
       <c r="S2" s="3">
         <v>28759</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>