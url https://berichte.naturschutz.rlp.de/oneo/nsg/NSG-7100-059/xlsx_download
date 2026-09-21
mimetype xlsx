--- v4 (2026-07-30)
+++ v5 (2026-09-21)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Insel Graswerth</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-059</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-059.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-059.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((399072.95999999996 5585364.390000001, 399034.38999999966 5585397.800000001, 399025.9500000002 5585401.699999999, 398993.3499999996 5585416.75, 398970.7400000002 5585427.25, 398953.41000000015 5585435.43, 398948.1500000004 5585430.5, 398945.13999999966 5585427.67, 398933.7599999998 5585415.23, 398924.9199999999 5585405.57, 398921.1699999999 5585401.460000001, 398908.13999999966 5585387.23, 398929.38999999966 5585372.9, 398866.86000000034 5585289.609999999, 398751.8099999996 5585369.5, 398740.0099999998 5585377.470000001, 398705.36000000034 5585401.5, 398691.4400000004 5585406.17, 398657.04000000004 5585417.77, 398625.11000000034 5585423.949999999, 398575.73000000045 5585433.66, 398514.46999999974 5585445.289999999, 398480.0099999998 5585451.93, 398468.2000000002 5585454.289999999, 398465.28000000026 5585454.390000001, 398463.63999999966 5585452.76, 398462.36000000034 5585450.85, 398461.28000000026 5585447.57, 398461.73000000045 5585444.119999999, 398463.7400000002 5585440.869999999, 398468.01999999955 5585435.289999999, 398471.9199999999 5585431.02, 398477.5599999996 5585425.93, 398493.63999999966 5585412.35, 398579.78000000026 5585346.6899999995, 398662.8200000003 5585270.619999999, 398666.8099999996 5585263.57, 398710.2599999998 5585180.1899999995, 398736.91000000015 5585140.99, 398816.13999999966 5585016.6899999995, 398860.23000000045 5584963.0600000005, 398871.28000000026 5584948.960000001, 398880.61000000034 5584938.970000001, 398889.6699999999 5584932.119999999, 398890.6500000004 5584917.59, 398960.5800000001 5584877.17, 398970.0499999998 5584871.74, 399142.7599999998 5584783.68, 399156.5499999998 5584777.369999999, 399188.28000000026 5584763.6899999995, 399194.63999999966 5584760.949999999, 399197.2599999998 5584760.1, 399209.5099999998 5584756.109999999, 399216.88999999966 5584753.710000001, 399227.9299999997 5584749.779999999, 399238.3799999999 5584746.07, 399245.0800000001 5584743.68, 399247.7599999998 5584742.73, 399249.96999999974 5584741.59, 399256.51999999955 5584738.23, 399261.2000000002 5584735.8100000005, 399266.41000000015 5584733.130000001, 399272.25 5584730.119999999, 399294.61000000034 5584719.92, 399302.63999999966 5584716.27, 399312.0599999996 5584711.74, 399317.8200000003 5584708.99, 399322.26999999955 5584706.85, 399324.23000000045 5584705.9, 399330.0800000001 5584702.9, 399341.9500000002 5584697.49, 399344.3200000003 5584696.41, 399349.01999999955 5584695.029999999, 399355.7599999998 5584693.050000001, 399360.23000000045 5584691.74, 399381.5800000001 5584682.779999999, 399392.98000000045 5584678, 399409.5999999996 5584673.98, 399416.38999999966 5584672.34, 399420.41000000015 5584671.369999999, 399428.5800000001 5584668.91, 399435.7599999998 5584666.720000001, 399442.66000000015 5584664.65, 399449.5099999998 5584662.65, 399456.25 5584660.6899999995, 399460.6699999999 5584659.4, 399463.41000000015 5584658.550000001, 399465.11000000034 5584658.029999999, 399468.78000000026 5584656.869999999, 399474.54000000004 5584655.09, 399481.5 5584652.92, 399491.5099999998 5584649.779999999, 399501.6500000004 5584646.640000001, 399508.70999999996 5584644.460000001, 399514.29000000004 5584642.710000001, 399524.0099999998 5584640.119999999, 399530.5700000003 5584638.380000001, 399537.6500000004 5584636.49, 399543.5999999996 5584634.91, 399549.5099999998 5584633.34, 399555.2599999998 5584631.8100000005, 399560.1500000004 5584630.51, 399566.33999999985 5584628.869999999, 399572.4500000002 5584627.24, 399579.8799999999 5584625.460000001, 399586.13999999966 5584623.970000001, 399590.4199999999 5584622.949999999, 399596.98000000045 5584621.380000001, 399602.3200000003 5584620.1, 399612.5 5584617.01, 399624.0999999996 5584613.49, 399638.2000000002 5584609.84, 399646.25 5584607.49, 399654.6799999997 5584605.029999999, 399666.20999999996 5584601.66, 399673.6200000001 5584599.49, 399684.7599999998 5584596.24, 399691.8700000001 5584593.82, 399703.4400000004 5584589.890000001, 399709.63999999966 5584587.77, 399717.9299999997 5584584.960000001, 399722.9299999997 5584583.26, 399730.1200000001 5584580.26, 399737.1500000004 5584577.33, 399747.70999999996 5584572.92, 399751.61000000034 5584571.289999999, 399756.16000000015 5584569.970000001, 399772.98000000045 5584565.07, 399779.3200000003 5584563.220000001, 399782.5499999998 5584561.890000001, 399790.1699999999 5584558.74, 399805.5599999996 5584552.41, 399809.3499999996 5584550.279999999, 399822.4199999999 5584542.970000001, 399826.73000000045 5584540.57, 399835.7400000002 5584536.32, 399843.78000000026 5584532.529999999, 399849.53000000026 5584529.970000001, 399863.5599999996 5584523.74, 399871.9199999999 5584520.029999999, 399876.26999999955 5584517.449999999, 399883.79000000004 5584512.99, 399887.8499999996 5584510.59, 399905.6699999999 5584501.289999999, 399921.51999999955 5584489.52, 399927.08999999985 5584485.390000001, 399936.0499999998 5584478.74, 399938.95999999996 5584476.58, 399942.75 5584473.99, 399952.08999999985 5584467.58, 399960.1200000001 5584462.050000001, 399969.45999999996 5584456.16, 399978.7599999998 5584450.630000001, 399980.4900000002 5584449.48, 399990.1299999999 5584442.99, 399999.5800000001 5584436.640000001, 400012.36000000034 5584428.050000001, 400018.36000000034 5584424.02, 400023.9900000002 5584420.369999999, 400032.45999999996 5584414.890000001, 400036.23000000045 5584412.43, 400042.6299999999 5584408.279999999, 400049.33999999985 5584403.9399999995, 400056.29000000004 5584399.4399999995, 400063.11000000034 5584395.01, 400073.58999999985 5584388.220000001, 400080.3700000001 5584383.82, 400082.2400000002 5584382.74, 400089.6900000004 5584378.52, 400095.78000000026 5584374.93, 400101.08999999985 5584371.869999999, 400101.8099999996 5584371.3100000005, 400110.3499999996 5584364.66, 400115.1200000001 5584360.949999999, 400117.03000000026 5584359.460000001, 400120.04000000004 5584357.4399999995, 400129.3799999999 5584351.119999999, 400152.9900000002 5584335.18, 400159.38999999966 5584330.859999999, 400167.28000000026 5584325.529999999, 400184.0099999998 5584315.49, 400189 5584312.51, 400195.70999999996 5584308.48, 400203.4400000004 5584303.84, 400208.1799999997 5584301, 400215.26999999955 5584296.75, 400222.4299999997 5584292.449999999, 400227.7599999998 5584289.26, 400229.01999999955 5584288.57, 400235.4400000004 5584285.0600000005, 400242.2000000002 5584281.380000001, 400253.6900000004 5584275.109999999, 400268.04000000004 5584267.289999999, 400272.11000000034 5584265.18, 400283.3099999996 5584259.35, 400289.1900000004 5584256.289999999, 400293.6799999997 5584253.949999999, 400295.1200000001 5584253.32, 400301.6900000004 5584250.460000001, 400309.4400000004 5584247.07, 400347.86000000034 5584230.3100000005, 400367.4199999999 5584221.779999999, 400408.3799999999 5584203.9, 400434.0999999996 5584196.73, 400465.3700000001 5584186.93, 400482.08999999985 5584183.449999999, 400490.04000000004 5584181.789999999, 400495.0099999998 5584180.76, 400498.4900000002 5584180.4, 400503.7400000002 5584179.85, 400510.13999999966 5584179.17, 400517.5 5584179.470000001, 400536.51999999955 5584180.23, 400556.5700000003 5584178.17, 400562.95999999996 5584177.51, 400580.3499999996 5584175.73, 400592.9199999999 5584174.66, 400599.63999999966 5584174.1, 400605.9199999999 5584173.57, 400606.53000000026 5584173.449999999, 400612.3700000001 5584172.369999999, 400618.9900000002 5584171.130000001, 400624.7999999998 5584170.0600000005, 400626.1699999999 5584169.800000001, 400631.78000000026 5584169.1899999995, 400638.5700000003 5584168.470000001, 400644.01999999955 5584167.890000001, 400652.11000000034 5584167.02, 400659.8300000001 5584166.199999999, 400671.28000000026 5584164.970000001, 400707.7999999998 5584168.75, 400726.76999999955 5584174.0600000005, 400711.70999999996 5584191.1899999995, 400711.13999999966 5584191.83, 400704.6799999997 5584199.550000001, 400691.1299999999 5584209.67, 400684.6799999997 5584219.640000001, 400680.6299999999 5584225.9, 400678.88999999966 5584228.32, 400671.83999999985 5584238.17, 400665.5599999996 5584244.199999999, 400659.0599999996 5584250.449999999, 400655.21999999974 5584254.140000001, 400650.83999999985 5584258.359999999, 400643.3700000001 5584269.109999999, 400640.71999999974 5584272.93, 400634.6699999999 5584278.199999999, 400621.8200000003 5584289.359999999, 400605.91000000015 5584306.68, 400600.03000000026 5584313.289999999, 400593.46999999974 5584320.68, 400591.33999999985 5584323.07, 400573.28000000026 5584338.880000001, 400565.8499999996 5584344.859999999, 400547.5099999998 5584362.8100000005, 400528.1900000004 5584377.24, 400519.95999999996 5584383.539999999, 400511.3099999996 5584390.15, 400495.9000000004 5584401.92, 400469.53000000026 5584422.0600000005, 400466.3099999996 5584423.4, 400448.4299999997 5584431.5, 400447.08999999985 5584431.949999999, 400433.01999999955 5584436.67, 400426.33999999985 5584439.779999999, 400414.5599999996 5584445.279999999, 400411.95999999996 5584446.8100000005, 400393.1900000004 5584457.85, 400384 5584462.5600000005, 400370.96999999974 5584469.199999999, 400362.4299999997 5584472.99, 400357.8799999999 5584475.01, 400349.1500000004 5584478.890000001, 400336.08999999985 5584485.4399999995, 400316.76999999955 5584497.1899999995, 400313.2599999998 5584499.050000001, 400307.91000000015 5584502.42, 400304.4199999999 5584504.609999999, 400300.01999999955 5584507.5, 400292.45999999996 5584512.49, 400290.9199999999 5584513.3100000005, 400282.2599999998 5584517.93, 400272.53000000026 5584523.130000001, 400264.2599999998 5584527.539999999, 400260.38999999966 5584529.609999999, 400255.11000000034 5584531.51, 400246.23000000045 5584534.720000001, 400244.21999999974 5584535.449999999, 400212.0700000003 5584548.869999999, 400201.5499999998 5584553, 400191.33999999985 5584557.029999999, 400181.29000000004 5584560.970000001, 400171.36000000034 5584564.539999999, 400142.1699999999 5584575, 400126.2599999998 5584580.699999999, 400118.11000000034 5584583.619999999, 400105.0599999996 5584591.51, 400096.5599999996 5584596.66, 400087.96999999974 5584601.029999999, 400080.5499999998 5584604.800000001, 400070.2000000002 5584610.07, 400062.8700000001 5584612.5600000005, 400045.4299999997 5584618.48, 400020.41000000015 5584626.98, 400014.95999999996 5584628.83, 400013.1900000004 5584629.4399999995, 400001.61000000034 5584632.619999999, 399993.4299999997 5584634.869999999, 399990.70999999996 5584635.98, 399974.70999999996 5584642.470000001, 399964.3700000001 5584646.9, 399953.03000000026 5584651.59, 399946.5099999998 5584654.460000001, 399938.1200000001 5584658.140000001, 399931.76999999955 5584660.91, 399925.6799999997 5584663.59, 399921.7999999998 5584665.289999999, 399917.6200000001 5584666.960000001, 399901.1200000001 5584673.5, 399894.70999999996 5584676.050000001, 399886.73000000045 5584679.210000001, 399882.6500000004 5584680.82, 399870.3300000001 5584685.720000001, 399859.3700000001 5584689.630000001, 399848.0099999998 5584693.68, 399837.41000000015 5584697.460000001, 399830.9199999999 5584699.77, 399826.8300000001 5584701.390000001, 399817.1500000004 5584705.23, 399851.88999999966 5584796.890000001, 399888.8200000003 5584894.35, 399889.23000000045 5584894.890000001, 399889.5499999998 5584895.84, 399890.88999999966 5584899.789999999, 399829.6500000004 5584928.15, 399804.8200000003 5584939.66, 399738.8099999996 5584971.279999999, 399713.5700000003 5584983.390000001, 399711.5999999996 5584979.5, 399675.86000000034 5584994.1, 399667.21999999974 5584998.9, 399659.5700000003 5585003.140000001, 399633.1799999997 5585017.779999999, 399631.73000000045 5585018.58, 399623.86000000034 5585021.890000001, 399616.01999999955 5585025.1899999995, 399612.3799999999 5585026.720000001, 399609.1900000004 5585028.0600000005, 399605.73000000045 5585029.52, 399602.20999999996 5585030.99, 399593.4400000004 5585034.68, 399584.04000000004 5585038.619999999, 399579.91000000015 5585040.359999999, 399575.45999999996 5585042.66, 399567.36000000034 5585046.85, 399562.16000000015 5585049.529999999, 399560.08999999985 5585050.6, 399551.1799999997 5585055.199999999, 399547.6299999999 5585056.66, 399536.6200000001 5585061.220000001, 399527.5499999998 5585067.449999999, 399519.25 5585071.359999999, 399488.0999999996 5585086.039999999, 399470.2400000002 5585094.449999999, 399469.3499999996 5585097.970000001, 399465.7999999998 5585100.119999999, 399443.58999999985 5585112.57, 399407.53000000026 5585134.1, 399399.21999999974 5585139.15, 399380.21999999974 5585150.98, 399364.21999999974 5585162.17, 399357.7000000002 5585166.73, 399352.5 5585170.380000001, 399321.8099999996 5585191.85, 399320.6799999997 5585190.25, 399319.3300000001 5585188.380000001, 399288.88999999966 5585212.550000001, 399276.71999999974 5585213.52, 399258.2400000002 5585228.640000001, 399249.8799999999 5585235.48, 399230.2999999998 5585252.83, 399222.2000000002 5585260.01, 399199.0499999998 5585280.539999999, 399194.8499999996 5585284.26, 399190.51999999955 5585288.15, 399185.5099999998 5585292.67, 399173.1299999999 5585303.800000001, 399167.1500000004 5585309.199999999, 399162.1500000004 5585313.6899999995, 399115.5700000003 5585359.050000001, 399106.8200000003 5585367.01, 399108.0999999996 5585369.16, 399094.08999999985 5585381.91, 399091.3200000003 5585379.23, 399074.7999999998 5585363.25, 399072.95999999996 5585364.390000001)))</t>
   </si>
   <si>
     <t>Ergänzende, oft fachfremde RVO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-059" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-059.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-059" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-059.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="30" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109173</v>
       </c>
       <c r="O2" s="3">
-        <v>46233.7058660675</v>
+        <v>46286.9963731684</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>28598</v>
       </c>
       <c r="S2" s="3">
         <v>32143</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>