--- v4 (2026-07-28)
+++ v5 (2026-09-30)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Meerheck</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-049</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-049.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-049.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((395185.0800000001 5588621.210000001, 395184.13999999966 5588621.890000001, 395179.6299999999 5588624.960000001, 395178.61000000034 5588625.67, 395175.5 5588627.789999999, 395174.9500000002 5588628.16, 395172.4199999999 5588629.92, 395165.66000000015 5588633.4399999995, 395155.21999999974 5588638.880000001, 395151.3499999996 5588640.890000001, 395147.4500000002 5588642.92, 395142.54000000004 5588645.5, 395137.61000000034 5588648.050000001, 395132.0800000001 5588650.93, 395126.3499999996 5588653.91, 395116.95999999996 5588658.779999999, 395107.8799999999 5588663.57, 395102.79000000004 5588666.220000001, 395097.9500000002 5588668.800000001, 395091.53000000026 5588672.17, 395089.2400000002 5588673.369999999, 395085.3799999999 5588675.83, 395084.2000000002 5588676.609999999, 395079.5 5588679.65, 395073.5099999998 5588683.51, 395060.11000000034 5588692.130000001, 395054.76999999955 5588695.57, 395050.03000000026 5588698.630000001, 395045.04000000004 5588701.84, 395041.25 5588704.289999999, 395034.78000000026 5588708.449999999, 395032.04000000004 5588704.279999999, 394975.8799999999 5588618.890000001, 394970.4400000004 5588621.140000001, 394969.9299999997 5588619.4399999995, 394966.9199999999 5588621.16, 394956.0800000001 5588626.58, 394942.9400000004 5588616.98, 394933.11000000034 5588609.800000001, 394930.9000000004 5588605.4, 394921.2400000002 5588586.32, 394920.1200000001 5588583.26, 394912.08999999985 5588561.130000001, 394908.0999999996 5588550.119999999, 394904.9299999997 5588541.390000001, 394904.25 5588539.210000001, 394897.86000000034 5588518.199999999, 394891.4400000004 5588497.1, 394890.0499999998 5588492.48, 394886.48000000045 5588476.52, 394881.88999999966 5588456.15, 394880.5999999996 5588446.01, 394897.7599999998 5588441.130000001, 394921.3300000001 5588434.4399999995, 394920.4500000002 5588431.109999999, 394918.75 5588424.85, 394917.9299999997 5588421.75, 394916.5999999996 5588416.800000001, 394914.11000000034 5588407.51, 394912.2000000002 5588400.33, 394910.88999999966 5588395.4399999995, 394909.13999999966 5588388.789999999, 394909.66000000015 5588381.76, 394907.3499999996 5588373.91, 394966.9199999999 5588353.99, 394978.0800000001 5588350.050000001, 394981.5800000001 5588359.289999999, 394985.01999999955 5588368.5, 394987.75 5588375.74, 395000.8700000001 5588372.039999999, 395008.33999999985 5588369.93, 395013.26999999955 5588368.539999999, 395018.91000000015 5588366.949999999, 395023.8300000001 5588365.5600000005, 395024.83999999985 5588365.279999999, 395027.08999999985 5588364.65, 395022.9299999997 5588346.449999999, 395027.9500000002 5588344.42, 395032.6200000001 5588342.470000001, 395034.1200000001 5588341.890000001, 395037.45999999996 5588340.470000001, 395037.5999999996 5588340.42, 395044.71999999974 5588337.49, 395048.51999999955 5588335.92, 395052.4400000004 5588334.289999999, 395052.25 5588339.210000001, 395051.51999999955 5588355.029999999, 395048.0800000001 5588429.949999999, 395046.4000000004 5588466.4, 395045.5099999998 5588485.699999999, 395045.26999999955 5588491.17, 395046.5700000003 5588491.0600000005, 395051.2400000002 5588490.779999999, 395053.7400000002 5588490.640000001, 395056.2000000002 5588490.470000001, 395061.28000000026 5588490.18, 395066.45999999996 5588489.859999999, 395068.08999999985 5588489.789999999, 395068.75 5588489.74, 395072.36000000034 5588489.52, 395075.5599999996 5588489.9399999995, 395075.9900000002 5588490.01, 395078.1500000004 5588490.27, 395079.58999999985 5588490.470000001, 395083.21999999974 5588490.960000001, 395087.7400000002 5588491.529999999, 395090.1500000004 5588494.779999999, 395092.36000000034 5588497.74, 395103.7999999998 5588513.15, 395107.3700000001 5588517.92, 395185.0800000001 5588621.210000001)), ((394939.2599999998 5588618.4399999995, 394952.6699999999 5588628.32, 394946.91000000015 5588631.34, 394943.58999999985 5588633.029999999, 394938.8099999996 5588635.5, 394933.26999999955 5588620.82, 394929.78000000026 5588611.48, 394939.2599999998 5588618.4399999995)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-049" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-049.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-049" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-049.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109194</v>
       </c>
       <c r="O2" s="3">
-        <v>46231.84123420426</v>
+        <v>46295.61640552517</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>27864</v>
       </c>
       <c r="S2" s="3">
         <v>27864</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>