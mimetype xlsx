--- v5 (2026-07-26)
+++ v6 (2026-09-29)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Neu-Bamberger-Heide</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-045</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-045.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-045.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((423088.7999999998 5516558.84, 422996.21999999974 5516561.800000001, 422855.26999999955 5516548.5, 422756.8499999996 5516504.949999999, 422709.29000000004 5516501.48, 422592.4299999997 5516528.92, 422589.7999999998 5516510.119999999, 422590.6299999999 5516497.880000001, 422614.9400000004 5516447.98, 422642.0099999998 5516406.970000001, 422665.3499999996 5516382.77, 422710.95999999996 5516351.15, 422729.0599999996 5516346, 422776.96999999974 5516348.970000001, 422795.48000000045 5516343.859999999, 422801.2000000002 5516346.48, 422846.3200000003 5516433.34, 422913.7000000002 5516451.380000001, 423073.5800000001 5516419.050000001, 423078.11000000034 5516422.300000001, 423084.16000000015 5516480.27, 423088.7999999998 5516558.84)), ((422815.23000000045 5515802.6, 422820.1299999999 5515820.359999999, 422748.86000000034 5515835.09, 422748.61000000034 5515839.119999999, 422747.5999999996 5515888.48, 422748.3200000003 5515958.890000001, 422773.9500000002 5516021.27, 422757.6799999997 5516083.5, 422727.8700000001 5516137.869999999, 422723.5099999998 5516127.789999999, 422715.3700000001 5516104.369999999, 422707.4299999997 5516072.65, 422655.33999999985 5515972.41, 422641.5099999998 5515948.550000001, 422631.4299999997 5515929.1, 422625.8099999996 5515906.33, 422627.3799999999 5515880.369999999, 422633.8099999996 5515852.550000001, 422647.6900000004 5515827.9, 422665.86000000034 5515806.029999999, 422684.9400000004 5515786.27, 422707.5800000001 5515767.85, 422732.63999999966 5515756.369999999, 422761.20999999996 5515746.08, 422798.4199999999 5515739.640000001, 422815.23000000045 5515802.6)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-045" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-045.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-045" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-045.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109097</v>
       </c>
       <c r="O2" s="3">
-        <v>46229.46442170352</v>
+        <v>46294.88923561826</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>25042</v>
       </c>
       <c r="S2" s="3">
         <v>25042</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>