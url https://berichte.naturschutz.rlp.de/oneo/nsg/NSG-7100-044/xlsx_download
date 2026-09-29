--- v2 (2026-07-21)
+++ v3 (2026-09-29)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Reiherschussinsel bei Lehmen</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-044</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-044.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-044.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((390039.11000000034 5570014.039999999, 389995.96999999974 5569973.279999999, 389958.91000000015 5569917, 389945.51999999955 5569899.74, 389910.9199999999 5569860.17, 389921 5569854.07, 389903.36000000034 5569813.1899999995, 389901.98000000045 5569811.58, 389872.6799999997 5569777.27, 389847.2400000002 5569748.17, 389827.9500000002 5569724.27, 389815.41000000015 5569715.5600000005, 389791.20999999996 5569663.84, 389805.45999999996 5569647.199999999, 389811.2999999998 5569649.289999999, 389831.46999999974 5569656.470000001, 389832.95999999996 5569657, 389901.4400000004 5569721.26, 389957.7999999998 5569795.970000001, 390012.4299999997 5569848.789999999, 390086.53000000026 5569972.16, 390093.6500000004 5570011.17, 390080.4400000004 5569986.26, 390039.11000000034 5570014.039999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-044" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-044.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-044" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-044.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109188</v>
       </c>
       <c r="O2" s="3">
-        <v>46224.40017693202</v>
+        <v>46294.84795309233</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>25068</v>
       </c>
       <c r="S2" s="3">
         <v>25068</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>