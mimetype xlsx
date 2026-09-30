--- v5 (2026-07-31)
+++ v6 (2026-09-30)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wacholdervorkommen Welterod</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-039</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-039.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-039.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((421947.11000000034 5554722.5, 421948.7599999998 5554727.58, 421936.61000000034 5554795.82, 421934.41000000015 5554808.15, 421923.2599999998 5554803.279999999, 421820.0700000003 5554758.16, 421822.1299999999 5554754.35, 421845.0599999996 5554711.83, 421865.3799999999 5554673.92, 421862.5999999996 5554671.23, 421859.1500000004 5554671.43, 421821.8300000001 5554621.93, 421787.1799999997 5554575.970000001, 421765.78000000026 5554547.59, 421757.3200000003 5554536.359999999, 421757.21999999974 5554531.289999999, 421792.61000000034 5554477.449999999, 421804.6799999997 5554528.449999999, 421839.41000000015 5554601.98, 421872.75 5554646.609999999, 421877.23000000045 5554652.17, 421947.11000000034 5554722.5)), ((421411.16000000015 5554139.880000001, 421492.3200000003 5554214.050000001, 421498.58999999985 5554219.779999999, 421565.2000000002 5554281.640000001, 421571.88999999966 5554287.85, 421613.6299999999 5554326.619999999, 421615.46999999974 5554328.34, 421618.7599999998 5554330.630000001, 421641.4900000002 5554346.619999999, 421648.96999999974 5554351.880000001, 421722.7999999998 5554403.65, 421723.3200000003 5554407.859999999, 421716.79000000004 5554418.27, 421631.03000000026 5554371.91, 421638.1799999997 5554361.699999999, 421635.36000000034 5554360.380000001, 421550.91000000015 5554315.74, 421558.5099999998 5554303.460000001, 421556.2999999998 5554301.3100000005, 421486.78000000026 5554234.369999999, 421483.5499999998 5554233.800000001, 421420.63999999966 5554175.960000001, 421383.36000000034 5554141.6899999995, 421393.2000000002 5554119.380000001, 421411.16000000015 5554139.880000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-039" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-039.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-039" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-039.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109218</v>
       </c>
       <c r="O2" s="3">
-        <v>46234.49847700257</v>
+        <v>46295.81191833784</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>22578</v>
       </c>
       <c r="S2" s="3">
         <v>22578</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>