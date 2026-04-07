--- v1 (2026-02-16)
+++ v2 (2026-04-07)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109158</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.94385023841</v>
+        <v>46119.31357189993</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>20099</v>
       </c>
       <c r="S2" s="3">
         <v>20099</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>