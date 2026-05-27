--- v2 (2026-04-07)
+++ v3 (2026-05-27)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109158</v>
       </c>
       <c r="O2" s="3">
-        <v>46119.31357189993</v>
+        <v>46169.43211916467</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>20099</v>
       </c>
       <c r="S2" s="3">
         <v>20099</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>