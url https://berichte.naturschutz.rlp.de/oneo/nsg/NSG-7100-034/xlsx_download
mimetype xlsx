--- v3 (2026-05-27)
+++ v4 (2026-08-26)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Falkenlay</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-034</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-034.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-034.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((358432.95999999996 5549495.0600000005, 358440.66000000015 5549496.640000001, 358465.45999999996 5549495.91, 358491.4000000004 5549514.119999999, 358551.0599999996 5549524.23, 358641.79000000004 5549559.8100000005, 358639.8799999999 5549574.960000001, 358678.0999999996 5549718.49, 358623.4900000002 5549751.43, 358592.2000000002 5549761.529999999, 358562.8300000001 5549771.039999999, 358549.38999999966 5549783.960000001, 358537.5599999996 5549795.32, 358530.1900000004 5549802.390000001, 358481.41000000015 5549849.24, 358435.26999999955 5549843.83, 358406.5 5549818.220000001, 358393.7999999998 5549782.199999999, 358359 5549723.640000001, 358354.79000000004 5549711.720000001, 358348.23000000045 5549693.16, 358311.83999999985 5549628.3100000005, 358298.5 5549565.33, 358432.0800000001 5549494.880000001, 358432.95999999996 5549495.0600000005)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-034" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-034.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-034" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-034.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109158</v>
       </c>
       <c r="O2" s="3">
-        <v>46169.43211916467</v>
+        <v>46260.56603353913</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>20099</v>
       </c>
       <c r="S2" s="3">
         <v>20099</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>