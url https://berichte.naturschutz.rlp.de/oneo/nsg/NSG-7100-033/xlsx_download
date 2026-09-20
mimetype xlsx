--- v2 (2026-07-27)
+++ v3 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wacholderheide Nassenberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-033</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-033.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-033.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((360841.73000000045 5561368.5, 360860.5499999998 5561390.67, 360889.21999999974 5561424.48, 360892.6799999997 5561428.550000001, 360966.6299999999 5561477.890000001, 360955 5561513.390000001, 360943.2400000002 5561540.84, 360922.4900000002 5561567.48, 360887.9400000004 5561607.08, 360873.1699999999 5561610.35, 360807.78000000026 5561591.890000001, 360789.7999999998 5561579.380000001, 360770.7000000002 5561545.0600000005, 360755.41000000015 5561517.5600000005, 360750.9000000004 5561487.82, 360748.6900000004 5561473.289999999, 360744.6200000001 5561461.77, 360738.78000000026 5561445.27, 360732.79000000004 5561428.34, 360738.0700000003 5561425.539999999, 360752.4199999999 5561396.33, 360765.41000000015 5561369.9, 360782.3300000001 5561303.210000001, 360785.8799999999 5561302.67, 360841.73000000045 5561368.5)), ((360430.0599999996 5561489.9, 360464.8099999996 5561547.630000001, 360490.36000000034 5561579.869999999, 360522.6200000001 5561611.51, 360545.3700000001 5561652.380000001, 360592.7000000002 5561729.98, 360595.1500000004 5561751.83, 360592.46999999974 5561758.460000001, 360569.4400000004 5561778.16, 360564.5999999996 5561777.029999999, 360524.03000000026 5561696.869999999, 360467.5599999996 5561620.76, 360374.16000000015 5561506.49, 360302.13999999966 5561418.34, 360372.6299999999 5561414.0600000005, 360430.0599999996 5561489.9)))</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-033" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-033.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-033" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-033.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109162</v>
       </c>
       <c r="O2" s="3">
-        <v>46230.93375606795</v>
+        <v>46285.10077174799</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>18361</v>
       </c>
       <c r="S2" s="3">
         <v>30051</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>