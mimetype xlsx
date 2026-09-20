--- v2 (2026-07-29)
+++ v3 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Landskrone</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-030</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-030.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-030.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((370597.8099999996 5601753.859999999, 370467.4000000004 5601655.58, 370456.3300000001 5601641.5600000005, 370430.6500000004 5601612.66, 370434.5499999998 5601574.82, 370434.71999999974 5601573.199999999, 370436.3499999996 5601562.4399999995, 370439.0099999998 5601544.970000001, 370439.58999999985 5601541.140000001, 370446.9400000004 5601540.5600000005, 370457.29000000004 5601520.050000001, 370499.7000000002 5601436.01, 370585.7999999998 5601463.119999999, 370604.0800000001 5601451.07, 370614.95999999996 5601464.609999999, 370608.38999999966 5601479.17, 370625.1200000001 5601510.41, 370636.73000000045 5601532.08, 370642.7000000002 5601543.23, 370651.58999999985 5601551.3100000005, 370666.83999999985 5601565.17, 370656.9000000004 5601565.24, 370655.26999999955 5601571.02, 370644.9500000002 5601607.82, 370644.0999999996 5601610.84, 370639.1900000004 5601628.35, 370649.2599999998 5601633.52, 370672.5700000003 5601645.460000001, 370673.13999999966 5601647.5, 370671.25 5601662.42, 370666.7599999998 5601676.33, 370673.1500000004 5601693.09, 370668.4299999997 5601714.119999999, 370636.0700000003 5601713.83, 370619.9299999997 5601713.6899999995, 370598.1200000001 5601713.49, 370597.8099999996 5601753.859999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-030" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-030.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-030" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-030.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109062</v>
       </c>
       <c r="O2" s="3">
-        <v>46232.34015505382</v>
+        <v>46285.44575804185</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>15813</v>
       </c>
       <c r="S2" s="3">
         <v>15813</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>