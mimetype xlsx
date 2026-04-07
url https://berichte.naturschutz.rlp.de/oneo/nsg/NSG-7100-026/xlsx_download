--- v0 (2026-02-18)
+++ v1 (2026-04-07)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109152</v>
       </c>
       <c r="O2" s="3">
-        <v>46071.46236134303</v>
+        <v>46119.07588622639</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>15002</v>
       </c>
       <c r="S2" s="3">
         <v>15002</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>