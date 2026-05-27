--- v1 (2026-04-07)
+++ v2 (2026-05-27)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109152</v>
       </c>
       <c r="O2" s="3">
-        <v>46119.07588622639</v>
+        <v>46169.08276120786</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>15002</v>
       </c>
       <c r="S2" s="3">
         <v>15002</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>