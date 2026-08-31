--- v2 (2026-05-27)
+++ v3 (2026-08-31)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Treiser Schock</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-026</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-026.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-026.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((380173.71999999974 5557831.68, 380240.61000000034 5557894.6, 380251.1200000001 5557938.699999999, 380259.3300000001 5557973.76, 380250.9000000004 5558049.82, 380088.96999999974 5558018.01, 380032.61000000034 5557955.800000001, 380011.78000000026 5557858.039999999, 379962.7999999998 5557775.68, 380054.51999999955 5557725.17, 380173.71999999974 5557831.68)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-026" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-026" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109152</v>
       </c>
       <c r="O2" s="3">
-        <v>46169.08276120786</v>
+        <v>46265.67277022074</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>15002</v>
       </c>
       <c r="S2" s="3">
         <v>15002</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>