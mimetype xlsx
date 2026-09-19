--- v2 (2026-06-08)
+++ v3 (2026-09-19)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Ulmener Maar</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-024</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-024.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-024.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((356143.26999999955 5564220.35, 356128.3499999996 5564217.07, 356111.6699999999 5564218.17, 356033.1699999999 5564223.359999999, 356027.8300000001 5564223.710000001, 355998.3099999996 5564218.720000001, 355978.16000000015 5564211.449999999, 355963.75 5564203.09, 355949.5599999996 5564190.48, 355944.54000000004 5564186.029999999, 355935.5 5564172.109999999, 355926.29000000004 5564157.93, 355913.73000000045 5564137.77, 355908.20999999996 5564127.699999999, 355906.70999999996 5564124.960000001, 355904 5564120, 355893.8200000003 5564099.130000001, 355889.98000000045 5564090.5600000005, 355887.5099999998 5564083.73, 355882.8300000001 5564068.1, 355879.73000000045 5564046.07, 355877.3499999996 5564025.710000001, 355877.3499999996 5563999.300000001, 355874.75 5563975.470000001, 355870.86000000034 5563957.09, 355869.8200000003 5563955.0600000005, 355871.7400000002 5563934.6899999995, 355874.2599999998 5563926.9399999995, 355876.48000000045 5563925.73, 355876.13999999966 5563922.880000001, 355880.0499999998 5563920.43, 355884.21999999974 5563919.720000001, 355893.33999999985 5563920.4399999995, 355897.86000000034 5563922.9399999995, 355903.2999999998 5563928.710000001, 355901.0499999998 5563925.800000001, 355907.4500000002 5563928.83, 355909.0800000001 5563927.5600000005, 355915.7999999998 5563922.289999999, 355920.0999999996 5563918, 355925.2599999998 5563912.869999999, 355930.08999999985 5563908.77, 355930.96999999974 5563908.029999999, 355928.5099999998 5563902.720000001, 355930.13999999966 5563899.529999999, 355934.8099999996 5563891.130000001, 355934.38999999966 5563888.779999999, 355933.3700000001 5563883.949999999, 355933.95999999996 5563881.57, 355935.45999999996 5563873.949999999, 355936.11000000034 5563870.83, 355937.88999999966 5563862.42, 355937.13999999966 5563861.529999999, 355934.0999999996 5563861.57, 355927.83999999985 5563859.93, 355924.9000000004 5563859.66, 355924.9500000002 5563858.17, 355924.96999999974 5563855.449999999, 355925.0099999998 5563846.74, 355925.13999999966 5563843.880000001, 355916.5099999998 5563843.77, 355916.2000000002 5563835.85, 355915.9199999999 5563835.84, 355907.2999999998 5563835.52, 355908.4299999997 5563822.140000001, 355908.7599999998 5563818.16, 355909.9199999999 5563818.24, 355910.08999999985 5563814.6, 355911.76999999955 5563806.050000001, 355912.58999999985 5563806.210000001, 355912.73000000045 5563805.25, 355915.3799999999 5563795.33, 355915.98000000045 5563793.85, 355917 5563792.3100000005, 355918.8300000001 5563790.66, 355918.88999999966 5563783.550000001, 355922.51999999955 5563768.77, 355932.20999999996 5563751.4, 355932.4400000004 5563743.76, 355932.5700000003 5563743.369999999, 355952.66000000015 5563721.449999999, 355955.5700000003 5563718.33, 355969.1200000001 5563710.279999999, 355976.21999999974 5563707.710000001, 355982.8099999996 5563706.140000001, 355991.11000000034 5563705.050000001, 355999.75 5563705.67, 356005.0499999998 5563706.0600000005, 356005.5599999996 5563702.609999999, 356008.8300000001 5563701.84, 356015.25 5563700.369999999, 356017.70999999996 5563701.02, 356016.01999999955 5563707.34, 356025.6500000004 5563710.67, 356026.0599999996 5563710.82, 356042.0800000001 5563716.449999999, 356044.6299999999 5563718.25, 356064.7400000002 5563725.84, 356075.04000000004 5563729.08, 356103.4900000002 5563738.09, 356120.3799999999 5563744.85, 356114.4000000004 5563766.83, 356134.13999999966 5563773.51, 356158.33999999985 5563781.710000001, 356158.38999999966 5563784.92, 356162.5999999996 5563787.4399999995, 356197.9500000002 5563808.51, 356232.63999999966 5563829.029999999, 356232 5563830.15, 356236.36000000034 5563832.609999999, 356236.9400000004 5563831.58, 356246.04000000004 5563836.949999999, 356274.1200000001 5563853.41, 356282.20999999996 5563861.42, 356292.5599999996 5563871.65, 356305.0099999998 5563891.34, 356314.71999999974 5563916.359999999, 356316.48000000045 5563933.3100000005, 356248.0800000001 5564040.300000001, 356201.1799999997 5564122.1, 356143.26999999955 5564220.35)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-024" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-024" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109150</v>
       </c>
       <c r="O2" s="3">
-        <v>46181.8338874723</v>
+        <v>46284.16348290587</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>14778</v>
       </c>
       <c r="S2" s="3">
         <v>14778</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>