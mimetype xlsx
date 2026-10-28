--- v4 (2026-08-01)
+++ v5 (2026-10-28)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Mörschieder Borr (Burr)</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-021</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-021.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-021.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((376380.91000000015 5516444.449999999, 376286 5516419.279999999, 376196.7400000002 5516385.75, 376152.2000000002 5516355.41, 376102.1799999997 5516329.84, 376097.53000000026 5516327.470000001, 376078.66000000015 5516317.83, 376038.01999999955 5516289.27, 376006.71999999974 5516270.800000001, 375951.6799999997 5516185.32, 375859.11000000034 5516102.380000001, 375840.1699999999 5516080.699999999, 375780.98000000045 5516012.960000001, 375722.8799999999 5515985.539999999, 375663.0599999996 5515959.92, 375614.4500000002 5515932.16, 375551.6200000001 5515890.25, 375552.66000000015 5515838.99, 375597.6900000004 5515825.33, 375632 5515836.220000001, 375680.11000000034 5515851.5, 375770.4900000002 5515875.26, 375822.76999999955 5515901.039999999, 375874.11000000034 5515936.85, 375926.3799999999 5515964.91, 375956.5800000001 5515978.76, 376009.8799999999 5515991.8100000005, 376086.9299999997 5516034.43, 376163.9299999997 5516096.66, 376233.29000000004 5516122.73, 376300.5700000003 5516159.300000001, 376400.25 5516243.59, 376425.2000000002 5516268.550000001, 376439.7000000002 5516292.67, 376536.8300000001 5516414.5600000005, 376381.96999999974 5516410.119999999, 376377.25 5516409.98, 376380.91000000015 5516444.449999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-021" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-021" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109139</v>
       </c>
       <c r="O2" s="3">
-        <v>46235.79822162922</v>
+        <v>46323.9806853987</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>14742</v>
       </c>
       <c r="S2" s="3">
         <v>14742</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>