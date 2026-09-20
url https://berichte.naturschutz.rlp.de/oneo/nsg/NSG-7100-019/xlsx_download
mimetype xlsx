--- v4 (2026-08-02)
+++ v5 (2026-09-20)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wildenburg und Umgebung</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-019</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-019.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-019.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((375264.5700000003 5515665.27, 375266.46999999974 5515670.6899999995, 375264.3200000003 5515671.85, 375246.83999999985 5515681.41, 375222.63999999966 5515688.380000001, 375196.9199999999 5515690.3100000005, 375154.6799999997 5515685.49, 374966.9500000002 5515651.98, 374941.58999999985 5515652.02, 374923.3099999996 5515656.83, 374883.4900000002 5515673.5, 374890.04000000004 5515655.73, 374864.8799999999 5515606.57, 374853.20999999996 5515568.6, 374779.2999999998 5515490.039999999, 374697.11000000034 5515425.74, 374600.26999999955 5515382.33, 374539.63999999966 5515392.24, 374482.45999999996 5515400.619999999, 374475.5700000003 5515390.08, 374442.2599999998 5515360.130000001, 374406.3499999996 5515331.539999999, 374381.3799999999 5515309.98, 374367.75 5515283.449999999, 374384.7400000002 5515280.609999999, 374394.41000000015 5515208.68, 374418.08999999985 5515188.01, 374465.6799999997 5515146.48, 374485.4299999997 5515084.32, 374485.8499999996 5515081.359999999, 374486.4299999997 5515077.18, 374488.76999999955 5515060.51, 374493.2400000002 5515028.65, 374521.23000000045 5514999.27, 374533.88999999966 5514954.83, 374494.1299999999 5514926.380000001, 374497.36000000034 5514909.34, 374498.2000000002 5514904.9, 374512.36000000034 5514829.82, 374536.2400000002 5514848.66, 374631.51999999955 5514886.35, 374671.45999999996 5514921.84, 374674.8099999996 5514924.220000001, 374758.6799999997 5514977.8100000005, 374761.01999999955 5514980.1, 374765.1799999997 5514984.9, 374811.98000000045 5515039.08, 374738.0999999996 5515192.59, 374737.75 5515193.289999999, 374735.5099999998 5515197.859999999, 374950.36000000034 5515339.32, 375050.23000000045 5515405.08, 375256.0499999998 5515548.800000001, 375227.9299999997 5515575.039999999, 375264.5700000003 5515665.27)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-019" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-019" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109143</v>
       </c>
       <c r="O2" s="3">
-        <v>46236.69137560915</v>
+        <v>46285.33121658574</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>14728</v>
       </c>
       <c r="S2" s="3">
         <v>14728</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>