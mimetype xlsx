--- v1 (2026-01-04)
+++ v2 (2026-04-06)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109122</v>
       </c>
       <c r="O2" s="3">
-        <v>46026.71942940717</v>
+        <v>46118.87434696167</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>12992</v>
       </c>
       <c r="S2" s="3">
         <v>36130</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>