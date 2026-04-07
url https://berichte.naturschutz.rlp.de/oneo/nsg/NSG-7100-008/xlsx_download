--- v2 (2026-04-06)
+++ v3 (2026-04-07)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109122</v>
       </c>
       <c r="O2" s="3">
-        <v>46118.87434696167</v>
+        <v>46119.07587576316</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>12992</v>
       </c>
       <c r="S2" s="3">
         <v>36130</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>