--- v3 (2026-04-07)
+++ v4 (2026-05-27)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109122</v>
       </c>
       <c r="O2" s="3">
-        <v>46119.07587576316</v>
+        <v>46169.88312106608</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>12992</v>
       </c>
       <c r="S2" s="3">
         <v>36130</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>