--- v4 (2026-05-27)
+++ v5 (2026-08-31)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Rotenfels</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-008</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-008.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-008.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((417404.8799999999 5519036.960000001, 417408.6799999997 5519044.619999999, 417410.16000000015 5519047.619999999, 417414.0700000003 5519057.17, 417417.9000000004 5519067.57, 417421.3799999999 5519088.130000001, 417422.8099999996 5519097.24, 417432.6900000004 5519145.5600000005, 417438.4299999997 5519172.550000001, 417437.1900000004 5519190.880000001, 417434.51999999955 5519215.27, 417432.5700000003 5519235.279999999, 417434.1500000004 5519245.67, 417432.4500000002 5519279.5600000005, 417431.5 5519288.27, 417413.41000000015 5519331.550000001, 417323.2599999998 5519426.869999999, 417287.86000000034 5519474.279999999, 417250.8099999996 5519482.6899999995, 417215.8700000001 5519545.49, 417197.5700000003 5519515.91, 417182.9199999999 5519492.199999999, 417137.28000000026 5519418.390000001, 417135.61000000034 5519411.880000001, 417083.48000000045 5519299.23, 416989.98000000045 5519246.130000001, 416878.58999999985 5519243.109999999, 416771.2599999998 5519243.41, 416707.3799999999 5519128.199999999, 416704.5800000001 5519125.83, 416670.6500000004 5519095.17, 416597.2400000002 5519028.82, 416594.11000000034 5519026.58, 416512.5800000001 5518968.460000001, 416437.3799999999 5518915.32, 416409.4500000002 5518899.83, 416403.5 5518906.91, 416396.70999999996 5518914.699999999, 416393.5 5518918.359999999, 416390.3499999996 5518921.98, 416389.04000000004 5518923.49, 416387.5999999996 5518925.15, 416384.5800000001 5518928.59, 416381.8700000001 5518931.73, 416380.2599999998 5518933.550000001, 416378.5499999998 5518935.529999999, 416375.96999999974 5518938.48, 416371.9500000002 5518943.07, 416369.70999999996 5518945.65, 416368.2599999998 5518947.3100000005, 416366.3799999999 5518949.460000001, 416364.66000000015 5518951.4399999995, 416362.0099999998 5518954.470000001, 416357.9900000002 5518959.08, 416357.6900000004 5518959.43, 416354.41000000015 5518963.18, 416350.8300000001 5518967.289999999, 416348.9299999997 5518970.960000001, 416346.33999999985 5518975.970000001, 416346.2400000002 5518976.17, 416344.66000000015 5518979.220000001, 416342.8700000001 5518982.6899999995, 416342.2000000002 5518983.970000001, 416340.6699999999 5518986.92, 416338.9500000002 5518990.26, 416337.2599999998 5518993.52, 416336.8799999999 5518994.24, 416334.0700000003 5518999.67, 416333.83999999985 5519000.09, 416331.73000000045 5519004.1899999995, 416330.8300000001 5519005.949999999, 416328.7000000002 5519010.0600000005, 416325.1900000004 5519016.84, 416322.70999999996 5519021.65, 416320.29000000004 5519026.289999999, 416319.8700000001 5519027.130000001, 416317.13999999966 5519031.52, 416314.5 5519035.779999999, 416312.4900000002 5519039.01, 416309.28000000026 5519044.199999999, 416308.63999999966 5519045.24, 416307.11000000034 5519047.710000001, 416304.38999999966 5519052.08, 416303.96999999974 5519052.75, 416300.78000000026 5519057.9, 416297.3200000003 5519063.48, 416294.76999999955 5519067.6, 416294.1500000004 5519068.59, 416292.3300000001 5519071.539999999, 416290.7599999998 5519074.07, 416287.8499999996 5519078.77, 416287.0599999996 5519080.039999999, 416284.01999999955 5519084.93, 416283.38999999966 5519085.949999999, 416279.71999999974 5519091.880000001, 416276.3499999996 5519097.300000001, 416275.9199999999 5519098.23, 416273.25 5519103.949999999, 416271.0499999998 5519108.699999999, 416270.91000000015 5519108.98, 416268.8099999996 5519113.49, 416268.16000000015 5519114.890000001, 416266.28000000026 5519118.949999999, 416264.6299999999 5519122.48, 416263.91000000015 5519123.970000001, 416261.5999999996 5519128.960000001, 416261.2999999998 5519129.6, 416257.9199999999 5519137.15, 416254.78000000026 5519144.140000001, 416245.95999999996 5519163.8100000005, 416238.6799999997 5519180.029999999, 416236.5599999996 5519189.289999999, 416235.4199999999 5519194.24, 416234.3200000003 5519199.029999999, 416231.61000000034 5519210.869999999, 416217.86000000034 5519270.83, 416215.8200000003 5519270.16, 416210.23000000045 5519282.390000001, 416173.26999999955 5519363.35, 416054.9299999997 5519347.369999999, 415959.8200000003 5519336.35, 415743.5499999998 5519311.300000001, 415759.04000000004 5519387.880000001, 415767.4199999999 5519385.529999999, 415813.3799999999 5519387.09, 415810.6299999999 5519391.720000001, 415795.4299999997 5519416.18, 415781.3799999999 5519434.609999999, 415762.5099999998 5519457.8100000005, 415758.6200000001 5519462.380000001, 415738 5519460.3100000005, 415733.04000000004 5519472.23, 415728.78000000026 5519482.449999999, 415718.04000000004 5519508.24, 415715.79000000004 5519513.630000001, 415705.2599999998 5519514.23, 415678.48000000045 5519513.27, 415675.8200000003 5519513.18, 415670.4000000004 5519512.99, 415648.58999999985 5519512.210000001, 415602.9400000004 5519499.08, 415598.4500000002 5519497.59, 415602.33999999985 5519490.16, 415606.23000000045 5519482.75, 415607.0499999998 5519481.15, 415612.53000000026 5519470.710000001, 415621.0499999998 5519454.539999999, 415627.11000000034 5519439.9, 415634.26999999955 5519429.039999999, 415636.5999999996 5519425.869999999, 415590.7999999998 5519372.18, 415552.53000000026 5519308.74, 415551.1299999999 5519300.380000001, 415552.53000000026 5519291.859999999, 415560.6799999997 5519271.550000001, 415561.11000000034 5519262.43, 415558.33999999985 5519254.24, 415542.2999999998 5519223.289999999, 415539 5519218.210000001, 415533.88999999966 5519219.539999999, 415484.33999999985 5519232.76, 415479.9400000004 5519234.140000001, 415484.9400000004 5519243.5, 415488.3799999999 5519249.949999999, 415489.5599999996 5519257.960000001, 415487.9000000004 5519261.050000001, 415482.8200000003 5519270.449999999, 415481.5499999998 5519278.32, 415482.4500000002 5519282.24, 415486.2400000002 5519298.83, 415489.08999999985 5519311.289999999, 415493.70999999996 5519357.220000001, 415491.4900000002 5519363.32, 415477.13999999966 5519373.43, 415471.70999999996 5519372.43, 415450.25 5519335.43, 415441.3700000001 5519313.380000001, 415438.08999999985 5519305.25, 415436.53000000026 5519305.26, 415434.8700000001 5519305.890000001, 415432.6200000001 5519306.84, 415408.61000000034 5519317.359999999, 415405.3499999996 5519302.75, 415403.46999999974 5519278.58, 415403.61000000034 5519275.65, 415404.53000000026 5519256.18, 415403.5 5519241.720000001, 415401.08999999985 5519238.949999999, 415393.2000000002 5519229.890000001, 415371.33999999985 5519221.76, 415348.8200000003 5519208.210000001, 415341.9299999997 5519199, 415337.13999999966 5519205, 415292.54000000004 5519169.720000001, 415325.33999999985 5519157.210000001, 415334.4000000004 5519157.65, 415346.38999999966 5519163.41, 415357.3700000001 5519166.92, 415365.86000000034 5519166.369999999, 415372.98000000045 5519168.880000001, 415376.8099999996 5519167.029999999, 415377.96999999974 5519166.1, 415374.2999999998 5519159.59, 415372.26999999955 5519149.890000001, 415369.0700000003 5519134.57, 415366.5499999998 5519122.470000001, 415356.8300000001 5519109.039999999, 415354.8799999999 5519105.859999999, 415345.48000000045 5519098.390000001, 415334.21999999974 5519089.52, 415374.38999999966 5519064.970000001, 415379.7599999998 5519064.76, 415378.41000000015 5519062.970000001, 415366.6699999999 5519047.380000001, 415361.4500000002 5519035.220000001, 415357.3099999996 5519018.3100000005, 415353.5700000003 5519006.720000001, 415359.4400000004 5519007.33, 415371.71999999974 5518977.1899999995, 415374.7400000002 5518969.779999999, 415359.5499999998 5518957.98, 415345.7000000002 5518944.49, 415333.0700000003 5518934.890000001, 415292.4400000004 5518903.99, 415256.33999999985 5518864.59, 415243.33999999985 5518850.41, 415239.76999999955 5518852.6, 415225.3300000001 5518866.279999999, 415221.36000000034 5518869.91, 415229.11000000034 5518888.66, 415238.01999999955 5518899.710000001, 415252.79000000004 5518918, 415204.5700000003 5518946.949999999, 415195.5099999998 5518927.960000001, 415192.6699999999 5518918.57, 415187.88999999966 5518902.789999999, 415181.2000000002 5518874.380000001, 415174.38999999966 5518845.449999999, 415174.0599999996 5518836.5, 415173.3799999999 5518818.23, 415172.4199999999 5518792.48, 415167.36000000034 5518792.49, 415086.0599999996 5518810.3100000005, 415073.1299999999 5518793.5600000005, 415065.41000000015 5518790.890000001, 415062.26999999955 5518789.27, 415064.4199999999 5518792.0600000005, 415041.36000000034 5518816.130000001, 415034.86000000034 5518822.92, 415045.1299999999 5518837.02, 415037.9500000002 5518844.24, 415024.1699999999 5518858.09, 414992.6799999997 5518888.52, 414988.2599999998 5518898.529999999, 414960.6900000004 5518887.66, 414942.9299999997 5518880.470000001, 414945.3700000001 5518874.07, 414984.75 5518789.029999999, 414999.4299999997 5518769.26, 415003.41000000015 5518766.26, 415005.9199999999 5518764.25, 415025.7000000002 5518748.41, 415029.4000000004 5518748.890000001, 415031.3099999996 5518749.140000001, 415037.1200000001 5518740.369999999, 415044.5800000001 5518735.41, 415045.79000000004 5518734.449999999, 415052.5599999996 5518728.91, 415060.96999999974 5518719.98, 415066.29000000004 5518712.32, 415080.4500000002 5518685.73, 415083.41000000015 5518678.029999999, 415084.78000000026 5518674.390000001, 415087.5999999996 5518666.8100000005, 415093.95999999996 5518649.5600000005, 415105.7000000002 5518619.07, 415116.38999999966 5518603.48, 415123.5800000001 5518595.880000001, 415136.7000000002 5518584.949999999, 415147.5599999996 5518580, 415160.4299999997 5518609.9399999995, 415173.0999999996 5518620.57, 415173.61000000034 5518621.01, 415181.63999999966 5518626.35, 415186.4500000002 5518608.99, 415184.1699999999 5518594.630000001, 415171 5518584.92, 415156.78000000026 5518562.35, 415154.75 5518559.130000001, 415152.4500000002 5518555.470000001, 415147.1200000001 5518544.35, 415161.6299999999 5518527.4, 415167.7400000002 5518512.109999999, 415168.04000000004 5518501.09, 415163.38999999966 5518481.859999999, 415158.5999999996 5518464.92, 415170.63999999966 5518454.960000001, 415209.4500000002 5518504.01, 415209.95999999996 5518504.91, 415212.3700000001 5518509.27, 415213.25 5518510.9399999995, 415218.28000000026 5518519.98, 415241.8099999996 5518557.470000001, 415254.75 5518575.99, 415265.2000000002 5518589.199999999, 415273.20999999996 5518604.640000001, 415282.83999999985 5518623.52, 415299.3499999996 5518654.050000001, 415321.5 5518693.140000001, 415326.3200000003 5518701.98, 415334.48000000045 5518716.949999999, 415310.78000000026 5518730.140000001, 415304.0499999998 5518733.890000001, 415303.46999999974 5518733.24, 415295.5700000003 5518737.109999999, 415291.4400000004 5518739.050000001, 415272.1699999999 5518748.119999999, 415279.20999999996 5518756.35, 415284.4299999997 5518761.949999999, 415289.6900000004 5518767.41, 415301.8300000001 5518779.289999999, 415296.1500000004 5518783.550000001, 415297.71999999974 5518796.109999999, 415323.61000000034 5518823.58, 415324.7599999998 5518825.25, 415357.4400000004 5518873.02, 415371.03000000026 5518892.880000001, 415400.51999999955 5518920.720000001, 415410.1500000004 5518913.6899999995, 415423.4000000004 5518900.76, 415438.0800000001 5518908.68, 415441.4000000004 5518911.970000001, 415440.7599999998 5518910.3100000005, 415450.0599999996 5518918.5, 415453.29000000004 5518920.52, 415465.4299999997 5518929.050000001, 415478.1900000004 5518934.82, 415492.9900000002 5518938.279999999, 415504.48000000045 5518940.68, 415515.53000000026 5518939.09, 415521.8200000003 5518941.41, 415523.63999999966 5518937.91, 415523.7599999998 5518937.949999999, 415523.9500000002 5518938.029999999, 415540.71999999974 5518943.869999999, 415546.5099999998 5518945.640000001, 415544.9199999999 5518953.8100000005, 415565.8300000001 5518958.029999999, 415595.1299999999 5518963, 415631.5099999998 5518969.41, 415656.2000000002 5518974.210000001, 415665.9000000004 5518973.869999999, 415679.3300000001 5518974.42, 415692.33999999985 5518975.1, 415704.9000000004 5518975.779999999, 415712.2999999998 5518971.609999999, 415708.5 5518968.390000001, 415728.4400000004 5518966.07, 415737.6699999999 5518977.609999999, 415747.6299999999 5518972.01, 415757.48000000045 5518969.67, 415773.9500000002 5518960.039999999, 415785.8099999996 5518954.529999999, 415790.1299999999 5518956.49, 415795.1500000004 5518951.119999999, 415805.28000000026 5518951.1899999995, 415812.8700000001 5518953.369999999, 415821.38999999966 5518951.140000001, 415827.1299999999 5518944.949999999, 415827.6299999999 5518941.119999999, 415832.2599999998 5518948.42, 415855.6299999999 5518946.0600000005, 415890.13999999966 5518933.550000001, 415885.4199999999 5518928.35, 415884.86000000034 5518924.6, 415888.5999999996 5518922.23, 415892.1200000001 5518923.550000001, 415892.45999999996 5518926.32, 415895.5 5518926, 415916.3300000001 5518910.98, 415919.3499999996 5518916.8100000005, 415922.4299999997 5518918.619999999, 415923.4400000004 5518914.58, 415921.1500000004 5518908.949999999, 415950.26999999955 5518897.970000001, 415959.53000000026 5518892.07, 415964.96999999974 5518901.76, 415983.11000000034 5518890.91, 415991.54000000004 5518896.68, 416007.4500000002 5518885.1, 416034.4000000004 5518854.710000001, 416044.3700000001 5518871.0600000005, 416057.4199999999 5518877.640000001, 416087.5 5518852.699999999, 416086.8099999996 5518837.8100000005, 416118.0999999996 5518838.25, 416123.2999999998 5518808.83, 416138.38999999966 5518794.300000001, 416152.1900000004 5518801.199999999, 416181.0999999996 5518775.24, 416174.38999999966 5518766.0600000005, 416169.4900000002 5518759.35, 416195.6200000001 5518756.380000001, 416217 5518764.67, 416241.86000000034 5518718.41, 416241.36000000034 5518703.15, 416257.5700000003 5518690.77, 416293.8700000001 5518693.15, 416297.45999999996 5518700.6899999995, 416305.5 5518696.27, 416310.98000000045 5518697.91, 416317.58999999985 5518701.390000001, 416321.4199999999 5518699.720000001, 416324.20999999996 5518682.619999999, 416325.8700000001 5518669.630000001, 416329.78000000026 5518665.34, 416358.36000000034 5518661.199999999, 416358.73000000045 5518657.630000001, 416343.76999999955 5518641.9, 416342.96999999974 5518638.1899999995, 416346.3200000003 5518636.34, 416356.45999999996 5518635.949999999, 416358.63999999966 5518631.27, 416351.1799999997 5518609.460000001, 416353.23000000045 5518605.140000001, 416358.2400000002 5518604.470000001, 416372.73000000045 5518611.859999999, 416375.29000000004 5518607.4399999995, 416371.54000000004 5518594.76, 416372 5518588.93, 416371.01999999955 5518583.130000001, 416372.63999999966 5518577.880000001, 416371.3799999999 5518572.539999999, 416372.9299999997 5518567.52, 416372.3499999996 5518563.9, 416373.8099999996 5518560.35, 416374.46999999974 5518559, 416373.9199999999 5518558.5, 416376.01999999955 5518555.99, 416406.21999999974 5518560.050000001, 416408.28000000026 5518568.699999999, 416419.41000000015 5518615.4, 416426.6900000004 5518645.9399999995, 416437.73000000045 5518656.1, 416436.3700000001 5518659.32, 416449.3099999996 5518665.42, 416464.3300000001 5518669, 416465.6799999997 5518665.42, 416471.96999999974 5518662.859999999, 416483.9900000002 5518652.220000001, 416485.7599999998 5518651.02, 416509.91000000015 5518667.58, 416543.5700000003 5518690.68, 416544.95999999996 5518691.5, 416554.6799999997 5518697.23, 416565.0700000003 5518703.369999999, 416582.9400000004 5518713.9, 416605.76999999955 5518732.119999999, 416638.5099999998 5518759.41, 416680.5700000003 5518734.34, 416703.3499999996 5518720.77, 416727.28000000026 5518706.51, 416748.5700000003 5518695.9399999995, 416755.41000000015 5518705.4, 416763.2000000002 5518716.17, 416770.7999999998 5518726.68, 416778.16000000015 5518736.289999999, 416780.5499999998 5518739.33, 416777.96999999974 5518742.199999999, 416785.1699999999 5518757.800000001, 416770.79000000004 5518767.859999999, 416784.04000000004 5518789.93, 416801.0499999998 5518818.25, 416835.7400000002 5518804.73, 416839.23000000045 5518803.369999999, 416843.28000000026 5518801.869999999, 416861.0499999998 5518850.4, 416865.1299999999 5518857.550000001, 416868.46999999974 5518863.699999999, 416880.3499999996 5518884.199999999, 416890.58999999985 5518902.130000001, 416905.29000000004 5518914.76, 416908.2599999998 5518917.32, 416923.75 5518934.789999999, 416946.4000000004 5518960.380000001, 416963.78000000026 5518979.99, 416966.9000000004 5518983.529999999, 416973.8499999996 5518991.369999999, 416965.5700000003 5518996.6899999995, 416964.5700000003 5519003.800000001, 416961.5999999996 5519009.82, 416968.79000000004 5519019.23, 416988 5519007.359999999, 417041.3499999996 5518974.43, 417053.7599999998 5518966.720000001, 417055.08999999985 5518971.83, 417056.1200000001 5518975.82, 417065.5599999996 5518983.84, 417062.38999999966 5518994.65, 417081.63999999966 5519010.869999999, 417080.13999999966 5519016.640000001, 417120.8200000003 5519030.18, 417128.7400000002 5519030.52, 417126.88999999966 5519037.6, 417134.9400000004 5519038.720000001, 417144.28000000026 5519039.949999999, 417189.3799999999 5519038.6899999995, 417199.98000000045 5519041.779999999, 417200.5999999996 5519038.369999999, 417239.0499999998 5519037.699999999, 417258.9199999999 5519037.359999999, 417256.8799999999 5519028.710000001, 417278.95999999996 5518988.630000001, 417335.3200000003 5519001.619999999, 417346.26999999955 5519002.470000001, 417366.9199999999 5519008.74, 417388.2999999998 5519017.609999999, 417399.20999999996 5519027.57, 417404.8799999999 5519036.960000001)))</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-008" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-008.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-008" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-008.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109122</v>
       </c>
       <c r="O2" s="3">
-        <v>46169.88312106608</v>
+        <v>46265.9531619191</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>12992</v>
       </c>
       <c r="S2" s="3">
         <v>36130</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>