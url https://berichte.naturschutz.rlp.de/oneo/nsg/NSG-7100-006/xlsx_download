--- v1 (2026-01-03)
+++ v2 (2026-04-06)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109240</v>
       </c>
       <c r="O2" s="3">
-        <v>46025.99342944605</v>
+        <v>46118.44949645852</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>12361</v>
       </c>
       <c r="S2" s="3">
         <v>22632</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>