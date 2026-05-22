--- v2 (2026-04-06)
+++ v3 (2026-05-22)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109240</v>
       </c>
       <c r="O2" s="3">
-        <v>46118.44949645852</v>
+        <v>46164.63506578366</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>12361</v>
       </c>
       <c r="S2" s="3">
         <v>22632</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>