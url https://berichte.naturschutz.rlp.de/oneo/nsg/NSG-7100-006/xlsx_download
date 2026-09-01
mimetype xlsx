--- v3 (2026-05-22)
+++ v4 (2026-09-01)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Holzbachdurchbruch</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-006</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-006.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-006.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((431897.2400000002 5602133.779999999, 431890.5499999998 5602184.48, 431885.54000000004 5602185.74, 431850.9199999999 5602175.58, 431833.20999999996 5602170.390000001, 431832.1500000004 5602170.08, 431749.79000000004 5602145.92, 431752.0099999998 5602143.35, 431751.36000000034 5602142.52, 431720.70999999996 5602103.1899999995, 431672.38999999966 5602041.17, 431656.73000000045 5602021.09, 431656.03000000026 5602020.130000001, 431591.1799999997 5601930.76, 431574.1900000004 5601907.34, 431556.9000000004 5601891.6899999995, 431555.95999999996 5601892.32, 431532.5999999996 5601889.210000001, 431516 5601899.050000001, 431455.1299999999 5601913.539999999, 431423.9500000002 5601915.92, 431400.9400000004 5601906.17, 431374.76999999955 5601895.07, 431369.0800000001 5601897.66, 431361.08999999985 5601919.66, 431360.2400000002 5601921.99, 431352.4299999997 5601922.880000001, 431289.51999999955 5601930.09, 431287.61000000034 5601930.32, 430938.8499999996 5601964.49, 430957.25 5601898.17, 430958.53000000026 5601893.550000001, 430930.7599999998 5601850.68, 430898.2000000002 5601836.789999999, 430897.16000000015 5601836.869999999, 430896.2999999998 5601825.92, 430882.08999999985 5601743.699999999, 430864.9199999999 5601710.35, 430858.9900000002 5601656.199999999, 430889.36000000034 5601667.369999999, 430919.26999999955 5601670, 430930.25 5601673.359999999, 430940.6699999999 5601676.5, 430958.9500000002 5601682.220000001, 431018.63999999966 5601693.5, 431252.33999999985 5601721.1899999995, 431226.2400000002 5601686.01, 431221.1200000001 5601676.609999999, 431220.1699999999 5601674.880000001, 431311.13999999966 5601690.550000001, 431312.8200000003 5601690.85, 431315.78000000026 5601691.359999999, 431433.1799999997 5601744.300000001, 431490.3200000003 5601760.880000001, 431526.0599999996 5601746.91, 431528.4199999999 5601741.66, 431533.1299999999 5601731.199999999, 431648.70999999996 5601781.34, 431681.8700000001 5601820.720000001, 431704.88999999966 5601848.050000001, 431717.6699999999 5601863.210000001, 431760.9400000004 5601913.9399999995, 431769.4400000004 5601923.9, 431770.9000000004 5601925.6, 431786.9500000002 5601941.720000001, 431788.0999999996 5601942.880000001, 431901.78000000026 5602057.43, 431900.58999999985 5602066.859999999, 431900.3799999999 5602068.66, 431898.5700000003 5602078.5, 431897.48000000045 5602082.039999999, 431896.8499999996 5602083.949999999, 431893.38999999966 5602094.800000001, 431891.86000000034 5602099.59, 431887.6900000004 5602112.66, 431886.8799999999 5602115.17, 431891.2999999998 5602114.27, 431897.2400000002 5602133.779999999)))</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-006" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-006.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-006" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-006.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109240</v>
       </c>
       <c r="O2" s="3">
-        <v>46164.63506578366</v>
+        <v>46266.00112943017</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>12361</v>
       </c>
       <c r="S2" s="3">
         <v>22632</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>