--- v1 (2026-01-22)
+++ v2 (2026-04-16)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109153</v>
       </c>
       <c r="O2" s="3">
-        <v>46044.93309927243</v>
+        <v>46128.87430835295</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>11099</v>
       </c>
       <c r="S2" s="3">
         <v>11099</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>