--- v2 (2026-04-16)
+++ v3 (2026-04-16)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109153</v>
       </c>
       <c r="O2" s="3">
-        <v>46128.87430835295</v>
+        <v>46128.96216455087</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>11099</v>
       </c>
       <c r="S2" s="3">
         <v>11099</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>