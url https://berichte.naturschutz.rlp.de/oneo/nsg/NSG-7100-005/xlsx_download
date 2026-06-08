--- v3 (2026-04-16)
+++ v4 (2026-06-08)
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109153</v>
       </c>
       <c r="O2" s="3">
-        <v>46128.96216455087</v>
+        <v>46181.83387167069</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>11099</v>
       </c>
       <c r="S2" s="3">
         <v>11099</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>