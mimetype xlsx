--- v4 (2026-06-08)
+++ v5 (2026-08-31)
@@ -117,51 +117,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Dörtebachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-005</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>SGD Nord</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-005.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-005.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((372130.7999999998 5559927.42, 372124.7599999998 5559937.85, 372117.3200000003 5559943.25, 372097.9000000004 5559984.640000001, 372063.11000000034 5560101.720000001, 372048.6500000004 5560145.73, 372044.83999999985 5560178.1899999995, 372041.29000000004 5560208.35, 372039.26999999955 5560225.52, 372027.11000000034 5560238.4, 371981.2000000002 5560249.84, 371966.8700000001 5560266.24, 371943.6699999999 5560271.279999999, 371931.9199999999 5560269.6899999995, 371918.63999999966 5560267.9, 371911.26999999955 5560264.77, 371908.3300000001 5560263.52, 371898.8499999996 5560259.49, 371882.5499999998 5560212.24, 371886.3499999996 5560168.300000001, 371864.3099999996 5560116.35, 371851.0700000003 5560102.5600000005, 371824.16000000015 5560074.550000001, 371815.3300000001 5560065.35, 371851.08999999985 5559958.130000001, 371852.98000000045 5559945.33, 371851.4000000004 5559885.289999999, 371791.58999999985 5559858.48, 371780.23000000045 5559856.66, 371785.45999999996 5559823.02, 371795.5700000003 5559805.539999999, 371810.3499999996 5559719.789999999, 371821.66000000015 5559707.039999999, 371846.9900000002 5559693.07, 371875.45999999996 5559572.42, 371875.0499999998 5559485.630000001, 371898.4199999999 5559484.73, 371899.25 5559484.699999999, 371928.53000000026 5559427.380000001, 371993.4299999997 5559366.970000001, 372020.96999999974 5559356.33, 372032.23000000045 5559343.16, 372066.36000000034 5559332.279999999, 372080.3200000003 5559310.35, 372115.7000000002 5559311.41, 372167.28000000026 5559199.18, 372178.9000000004 5559159.390000001, 372310.9400000004 5559066.789999999, 372318.03000000026 5559061.83, 372320.9400000004 5559052.449999999, 372318.33999999985 5559046.4399999995, 372324.5099999998 5559018.9, 372333.61000000034 5559019.42, 372332.5 5559013.279999999, 372328.23000000045 5559008.050000001, 372326.28000000026 5559004.35, 372330.23000000045 5559002.210000001, 372328.1299999999 5558997.9, 372328.66000000015 5558977.619999999, 372335.0499999998 5558976.550000001, 372336.46999999974 5558969.609999999, 372337.5099999998 5558964.49, 372340.4900000002 5558954.140000001, 372336.6500000004 5558952.710000001, 372341.9299999997 5558939.4, 372344.86000000034 5558935.58, 372347.95999999996 5558932.130000001, 372351.53000000026 5558932.18, 372353.9199999999 5558932.210000001, 372356.5700000003 5558933.039999999, 372363.8499999996 5558936.460000001, 372365.2000000002 5558936.82, 372368.8700000001 5558937.83, 372370.08999999985 5558937.42, 372368.8499999996 5558939.720000001, 372376.9299999997 5558943.58, 372388.08999999985 5558934.32, 372394.28000000026 5558932.460000001, 372395.46999999974 5558931.33, 372411.26999999955 5558940.970000001, 372442.48000000045 5558968.279999999, 372470.54000000004 5558976.08, 372467.70999999996 5559041.869999999, 372527.51999999955 5559113.109999999, 372546.38999999966 5559138.51, 372587 5559189.449999999, 372593.03000000026 5559218.34, 372600.0700000003 5559252.01, 372585.9199999999 5559330.01, 372592.8799999999 5559344.4, 372593.88999999966 5559346.49, 372606.38999999966 5559402.449999999, 372624.1200000001 5559469.65, 372588.76999999955 5559491.359999999, 372561.41000000015 5559473.130000001, 372540.3099999996 5559488.6, 372526.23000000045 5559471.4399999995, 372488.29000000004 5559491.49, 372461.4299999997 5559495.98, 372430 5559516.92, 372417.9000000004 5559517.66, 372398.75 5559507.960000001, 372378.71999999974 5559504.630000001, 372354.75 5559509.48, 372295.54000000004 5559542.51, 372282.48000000045 5559545.59, 372235.01999999955 5559543.039999999, 372208.96999999974 5559547.289999999, 372149.5099999998 5559564.539999999, 372096.46999999974 5559605.48, 372078.21999999974 5559632.48, 372047.9000000004 5559747.17, 372049.91000000015 5559769.77, 372050.8300000001 5559799.01, 372055.03000000026 5559856.92, 372197.2000000002 5559837.58, 372181.01999999955 5559866.859999999, 372155.5 5559913.039999999, 372153.86000000034 5559916, 372146.6799999997 5559928.41, 372136.88999999966 5559925.890000001, 372132.61000000034 5559923.800000001, 372130.7999999998 5559927.42)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -501,86 +501,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nsg/NSG-7100-005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturschutzgebiet&amp;layers=naturschutzgebiet&amp;qid=NSG-7100-005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nsg/NSG-7100-005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="178.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="59.42578125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.28515625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="29.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -659,51 +659,51 @@
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>32</v>
       </c>
       <c r="N2">
         <v>109153</v>
       </c>
       <c r="O2" s="3">
-        <v>46181.83387167069</v>
+        <v>46265.89578306032</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" s="3">
         <v>11099</v>
       </c>
       <c r="S2" s="3">
         <v>11099</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="X2" t="s">
         <v>36</v>
       </c>
       <c r="Y2" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>