--- v5 (2026-07-20)
+++ v6 (2026-10-19)
@@ -123,51 +123,51 @@
   <si>
     <t>Rheinland-pfälzischer Flächenanteil: 9210ha.</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=nationalpark&amp;layers=nationalpark&amp;qid=NP-7000-001</t>
   </si>
   <si>
     <t>Müller, M., Lanis-Zentrale</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>'Erfassungsdaten wurden nachträglich manuell nacherfasst in Datenmigration 2022 (Odatx_v95).'</t>
   </si>
   <si>
     <t>Oberste Naturschutzbehörde</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/np/NP-7000-001.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/np/NP-7000-001.pdf</t>
   </si>
   <si>
     <t>Naturschutz</t>
   </si>
   <si>
     <t>Nationalpark</t>
   </si>
   <si>
     <t>International Union for Conservation of Nature (IUCN)</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((356092.51999999955 5500427.93, 356093.3300000001 5500425.41, 356096.4500000002 5500415.720000001, 356100.2400000002 5500419.48, 356103.9900000002 5500413.609999999, 356107.4900000002 5500408.130000001, 356112.86000000034 5500408.32, 356123.1699999999 5500391.41, 356124.86000000034 5500389.529999999, 356141.1799999997 5500371.33, 356146.5499999998 5500365.33, 356148.0599999996 5500349.859999999, 356149.3499999996 5500336.710000001, 356153.61000000034 5500327.17, 356157.38999999966 5500318.710000001, 356161.48000000045 5500309.550000001, 356163.3099999996 5500305.460000001, 356136.08999999985 5500289.67, 356129.51999999955 5500299.460000001, 356129.2000000002 5500300.67, 356129.0700000003 5500300.609999999, 356088.1299999999 5500286.27, 356082.3200000003 5500287.67, 356073.3499999996 5500309.01, 356041.5999999996 5500387.33, 356036.3099999996 5500412.199999999, 356041.8300000001 5500462.050000001, 356049 5500461.609999999, 356066.58999999985 5500460.529999999, 356065.33999999985 5500448.73, 356092.54000000004 5500442.66, 356092.53000000026 5500437.41, 356092.53000000026 5500431.869999999, 356092.51999999955 5500427.93)), ((356179.53000000026 5500271.140000001, 356212.3499999996 5500283.880000001, 356217.46999999974 5500260.640000001, 356219.58999999985 5500251.050000001, 356245.48000000045 5500245.4399999995, 356260.26999999955 5500242.24, 356260.41000000015 5500242.210000001, 356281.3200000003 5500237.68, 356280.71999999974 5500235.91, 356276.38999999966 5500234.039999999, 356230.28000000026 5500135.710000001, 356182.3300000001 5500054.15, 356119.6799999997 5499978.43, 356078.5700000003 5499935.720000001, 356049.13999999966 5499896.91, 356000.5800000001 5499817.289999999, 355960.3799999999 5499748.84, 355914.03000000026 5499674.1899999995, 355886.86000000034 5499617.18, 355860.48000000045 5499551.76, 355856.2599999998 5499541.380000001, 355856.79000000004 5499541.15, 355853.03000000026 5499531.77, 355847.4299999997 5499517.82, 355845.8099999996 5499513.779999999, 355840.13999999966 5499501.539999999, 355831.5 5499483.289999999, 355820.16000000015 5499464.9, 355809.83999999985 5499448.16, 355801.8200000003 5499435.16, 355793.3099999996 5499421.369999999, 355784.6299999999 5499407.289999999, 355776.7999999998 5499395.460000001, 355764.8300000001 5499378.59, 355757.0499999998 5499367.640000001, 355752.0999999996 5499362.0600000005, 355737.28000000026 5499345.93, 355722.25 5499330.09, 355705.26999999955 5499312.4, 355689.79000000004 5499296.289999999, 355684.4400000004 5499290.710000001, 355676.6699999999 5499278.5600000005, 355664.5 5499259.5600000005, 355650.4000000004 5499237.539999999, 355637.1299999999 5499217.470000001, 355628.1900000004 5499204.6, 355615.6299999999 5499191.23, 355607.4299999997 5499182.640000001, 355601.71999999974 5499177.33, 355589.88999999966 5499166.33, 355577.3300000001 5499154.65, 355571.9199999999 5499150.16, 355559.46999999974 5499140.23, 355546.01999999955 5499129.51, 355534.8700000001 5499120.619999999, 355523.28000000026 5499111.380000001, 355509.5099999998 5499100.41, 355494.6900000004 5499088.6, 355476.86000000034 5499074.380000001, 355454.5800000001 5499057.52, 355432.1299999999 5499040.890000001, 355409.4199999999 5499025.16, 355391.5599999996 5499012.779999999, 355381.78000000026 5499006.01, 355373.95999999996 5498998.15, 355365.01999999955 5498989.18, 355355.3099999996 5498974.800000001, 355351.4199999999 5498969.02, 355349.13999999966 5498965.640000001, 355347.2999999998 5498960.199999999, 355345.38999999966 5498954.5600000005, 355344.03000000026 5498950.050000001, 355343.63999999966 5498944.869999999, 355342.3099999996 5498927.51, 355341.86000000034 5498915.6, 355341.23000000045 5498899.289999999, 355340.6900000004 5498885.3100000005, 355340.0099999998 5498867.6, 355339.45999999996 5498856.6899999995, 355338.36000000034 5498851.27, 355335.1299999999 5498835.42, 355332.1900000004 5498821.01, 355325.95999999996 5498804.779999999, 355318.9299999997 5498786.470000001, 355313.79000000004 5498775.140000001, 355308.58999999985 5498763.6899999995, 355302.86000000034 5498751.07, 355296.3499999996 5498736.720000001, 355289.9400000004 5498722.619999999, 355282.5599999996 5498706.369999999, 355277.0800000001 5498694.289999999, 355271.8200000003 5498682.699999999, 355266.7000000002 5498671.42, 355258.54000000004 5498653.449999999, 355250.6900000004 5498636.02, 355244.5800000001 5498622.24, 355238.6799999997 5498608.9399999995, 355231.7599999998 5498593.35, 355228.38999999966 5498585.539999999, 355225.3200000003 5498573.74, 355223.4199999999 5498566.48, 355219.9500000002 5498553.25, 355220.04000000004 5498550.869999999, 355221.23000000045 5498520.83, 355234.9199999999 5498450.029999999, 355232.7000000002 5498446.48, 355233.5499999998 5498436, 355240.6299999999 5498431.84, 355267.4000000004 5498314.83, 355290.6699999999 5498218.539999999, 355297.3099999996 5498174.640000001, 355304.53000000026 5498048.99, 355302.5800000001 5497931.01, 355301.46999999974 5497901.789999999, 355175.4000000004 5497876.109999999, 355178.53000000026 5497852.619999999, 355179.3499999996 5497846.52, 355179.29000000004 5497846.52, 355177.53000000026 5497846.300000001, 355173.91000000015 5497845.869999999, 355156.51999999955 5497843.52, 355124.7599999998 5497839.300000001, 355093.23000000045 5497834.140000001, 355082.0999999996 5497831.93, 355085.20999999996 5497826.640000001, 355152.21999999974 5497623.789999999, 355118.8300000001 5497485.08, 355111.54000000004 5497453.970000001, 355022.28000000026 5497317.199999999, 355046.1200000001 5497280.82, 355039.2400000002 5497274.109999999, 355025.5 5497269.51, 355024.6299999999 5497269.220000001, 355015.13999999966 5497259.869999999, 355001.3300000001 5497240.1, 354975.2999999998 5497211.93, 354945.79000000004 5497182.41, 354934.75 5497172.27, 354921.8799999999 5497166.789999999, 354856.5099999998 5497153.92, 354799.7000000002 5497142.73, 354779.4400000004 5497136.0600000005, 354757.86000000034 5497125.42, 354729.13999999966 5497111.27, 354681.08999999985 5497081.4, 354637.6299999999 5497056.859999999, 354607.28000000026 5497043.369999999, 354586.6699999999 5497034.210000001, 354575.0499999998 5497026.369999999, 354569.9199999999 5497022.52, 354534.66000000015 5496996.109999999, 354521.38999999966 5496986.16, 354485 5496964.890000001, 354461.8700000001 5496949.67, 354442.26999999955 5496939.300000001, 354416.20999999996 5496925.51, 354320.70999999996 5496890.17, 354307.0800000001 5496886.84, 354294.58999999985 5496887.390000001, 354274.96999999974 5496891.630000001, 354271.04000000004 5496885.65, 354278.6900000004 5496876.43, 354093.58999999985 5496762.65, 354089.1500000004 5496758.35, 354081.28000000026 5496755.09, 354069.48000000045 5496824.369999999, 354069.36000000034 5496843.4399999995, 354072.95999999996 5496851.02, 354070.0700000003 5496850.67, 354060.16000000015 5496849.460000001, 354030.5999999996 5496835.67, 353989.5800000001 5496795.83, 353974.6200000001 5496789.460000001, 353966.0800000001 5496785.82, 353966.0700000003 5496785.82, 353934 5496772.16, 353899.8300000001 5496731.09, 353902.7599999998 5496725.529999999, 353889.0999999996 5496724.5600000005, 353875.1699999999 5496723.57, 353769.9199999999 5496716.109999999, 353692.4299999997 5496737.32, 353699.41000000015 5496859.83, 353704.4299999997 5496893.82, 353709.53000000026 5496920.359999999, 353709.16000000015 5496926.92, 353708.63999999966 5496936.210000001, 353713.61000000034 5496976.42, 353721.4199999999 5497021.550000001, 353722.73000000045 5497049.210000001, 353728.8300000001 5497084.76, 353728.79000000004 5497114.800000001, 353726.3099999996 5497153.4, 353719.11000000034 5497197.380000001, 353720.1900000004 5497213.050000001, 353728.6200000001 5497243.550000001, 353730.4000000004 5497270.59, 353736.5499999998 5497297, 353752.3099999996 5497325.18, 353764.21999999974 5497345.619999999, 353777.0800000001 5497367.67, 353804.2400000002 5497395.75, 353844.2400000002 5497427.640000001, 353905.7999999998 5497470.4, 353969.66000000015 5497509.0600000005, 353984.1500000004 5497517.84, 353988.08999999985 5497512.99, 353996.71999999974 5497518.6899999995, 354031.86000000034 5497541.880000001, 354078.01999999955 5497581.9399999995, 354090.45999999996 5497592.74, 354098.08999999985 5497588.210000001, 354124.28000000026 5497582.550000001, 354139.6699999999 5497579.220000001, 354167.25 5497614.869999999, 354157.41000000015 5497675.720000001, 354176.75 5497699.369999999, 354229.8499999996 5497742.8100000005, 354229.88999999966 5497742.85, 354263.5 5497786.5600000005, 354263.6699999999 5497786.779999999, 354266.33999999985 5497790.24, 354285.13999999966 5497827.17, 354305.9199999999 5497847.83, 354354.4500000002 5497896.039999999, 354376.6200000001 5497918.08, 354424.21999999974 5497948.210000001, 354437.3099999996 5497956.5, 354568.3499999996 5497992.369999999, 354660.21999999974 5498064.949999999, 354697.0999999996 5498089.84, 354731.88999999966 5498103.199999999, 354783.6699999999 5498131.52, 354791.73000000045 5498130.640000001, 354794.61000000034 5498130.33, 354813.0499999998 5498147.720000001, 354812.48000000045 5498148.529999999, 354797.5599999996 5498169.77, 354781.79000000004 5498181.17, 354768.8300000001 5498203.6899999995, 354749.0700000003 5498236.800000001, 354745.26999999955 5498255.0600000005, 354747.23000000045 5498271.550000001, 354747.9000000004 5498273.68, 354758.6699999999 5498308.1, 354771.4900000002 5498348.98, 354778.1900000004 5498370.300000001, 354787.5599999996 5498380.300000001, 354808.0099999998 5498402.119999999, 354831.9900000002 5498426.35, 354874.6699999999 5498465.529999999, 354897.2400000002 5498486.25, 354904.41000000015 5498492.83, 354917.4500000002 5498499.02, 354940.58999999985 5498509.4, 354963 5498519.449999999, 354971.54000000004 5498523.279999999, 354980.3700000001 5498527.24, 354988.5599999996 5498533.0600000005, 354998.4299999997 5498540.08, 355012.1299999999 5498549.82, 355033.95999999996 5498566.59, 355050.5999999996 5498580, 355056.48000000045 5498584.73, 355072.7999999998 5498601.550000001, 355084 5498613.300000001, 355089.7599999998 5498619.49, 355108.8799999999 5498645.720000001, 355125.16000000015 5498668.07, 355135.95999999996 5498682.9, 355154.0599999996 5498707.73, 355162.5700000003 5498719.41, 355177.7000000002 5498740.17, 355183.04000000004 5498749.25, 355192.4299999997 5498767.529999999, 355202.41000000015 5498788.26, 355220.70999999996 5498826.289999999, 355228.8099999996 5498843.109999999, 355234.8499999996 5498858.5600000005, 355242.8700000001 5498881.74, 355248.3200000003 5498897.48, 355253.4000000004 5498912.16, 355259.91000000015 5498930.970000001, 355272.1500000004 5498948.109999999, 355282.91000000015 5498962.890000001, 355290.8300000001 5498980.32, 355296.2599999998 5498993.789999999, 355303.1299999999 5499010.779999999, 355305.36000000034 5499016.32, 355324.1200000001 5499042.609999999, 355334.76999999955 5499057.550000001, 355352.96999999974 5499076.699999999, 355387.4299999997 5499112.279999999, 355404.25 5499128.5600000005, 355412.51999999955 5499136.5600000005, 355426.8499999996 5499145.199999999, 355455.4400000004 5499161.789999999, 355486.04000000004 5499179.5600000005, 355513.3200000003 5499195.4, 355515.3799999999 5499196.59, 355535.1799999997 5499216.23, 355550.8799999999 5499231.800000001, 355565.86000000034 5499246.66, 355573.1299999999 5499257.51, 355583.13999999966 5499274.869999999, 355596.2000000002 5499297.51, 355605.8200000003 5499314.1899999995, 355620.88999999966 5499341.220000001, 355625.5499999998 5499349.49, 355648.4299999997 5499377.220000001, 355693.61000000034 5499419.23, 355698.1200000001 5499423.43, 355701.45999999996 5499428.49, 355720.5099999998 5499459.9, 355733.21999999974 5499480.85, 355734.0800000001 5499482.27, 355739.95999999996 5499512.029999999, 355742.33999999985 5499527.199999999, 355745.4000000004 5499562.949999999, 355744.96999999974 5499563.07, 355744.51999999955 5499563.039999999, 355744.7400000002 5499565.67, 355739.70999999996 5499665.289999999, 355771.96999999974 5499759.449999999, 355808.4199999999 5499834.6899999995, 355844.9299999997 5499889.029999999, 355896.1299999999 5499934.82, 355975.28000000026 5500033.1, 356014.9900000002 5500065.460000001, 356049.6500000004 5500092.359999999, 356092.5599999996 5500160.199999999, 356113.41000000015 5500207.41, 356104.51999999955 5500253.66, 356149.11000000034 5500271.029999999, 356163.88999999966 5500265.07, 356179.53000000026 5500271.140000001)), ((355810.91000000015 5499854.630000001, 355801.13999999966 5499839.08, 355784.0800000001 5499849.43, 355765.9900000002 5499860.4, 355811.76999999955 5499913.720000001, 355823.54000000004 5499927.550000001, 355824.75 5499927.57, 355841.20999999996 5499939.42, 355855.76999999955 5499946.210000001, 355863.5 5499954.09, 355871.5800000001 5499960.1899999995, 355896.38999999966 5499978.5600000005, 355907.04000000004 5499996.25, 355921.03000000026 5500020.0600000005, 355930.0099999998 5500031.01, 355938.95999999996 5500045.789999999, 355965.61000000034 5500074.220000001, 355992.54000000004 5500087.970000001, 356018.5499999998 5500108.32, 356053.16000000015 5500147.08, 356060.91000000015 5500139.210000001, 356040.2400000002 5500109.24, 355999.6299999999 5500075.210000001, 355965.0700000003 5500043.449999999, 355897.6699999999 5499956.18, 355860.63999999966 5499919.68, 355836.7400000002 5499895.77, 355810.91000000015 5499854.630000001)), ((362267.1799999997 5501547.220000001, 362244.7599999998 5501530.529999999, 362225.63999999966 5501550.6, 362199.8200000003 5501618.300000001, 362198.46999999974 5501625.300000001, 362218.9000000004 5501611.779999999, 362251.95999999996 5501589.9, 362296.2999999998 5501571.5, 362267.1799999997 5501547.220000001)), ((363189.5999999996 5510473.220000001, 363138.26999999955 5510468.4, 362965.08999999985 5510468.949999999, 362952.75 5510476.07, 362947.48000000045 5510487.74, 362948.8700000001 5510497.539999999, 362953.6900000004 5510504.51, 362994.5800000001 5510529.83, 363005.79000000004 5510548.24, 363007.5 5510574.109999999, 363001.7599999998 5510587.16, 362999.3200000003 5510592.699999999, 363001.8300000001 5510596.880000001, 363086.3300000001 5510730.15, 363132.8099999996 5510797.619999999, 363132.98000000045 5510797.869999999, 363140.41000000015 5510808.66, 363169.86000000034 5510852.93, 363321.03000000026 5511080.1899999995, 363359.03000000026 5511158.34, 363364.3099999996 5511131.24, 363495.8300000001 5510916.52, 363602.0499999998 5510782.52, 363623.76999999955 5510734.5600000005, 363624.63999999966 5510691.550000001, 363615.6799999997 5510663.42, 363540.13999999966 5510587.42, 363469.4199999999 5510546.84, 363332.8799999999 5510504.220000001, 363189.5999999996 5510473.220000001)), ((376797.71999999974 5516652.050000001, 376735.0099999998 5516601.130000001, 376721.98000000045 5516560.369999999, 376712.16000000015 5516511.529999999, 376715.3300000001 5516503.470000001, 376709.6299999999 5516482.17, 376774.9000000004 5516354.449999999, 376765.1200000001 5516245.460000001, 376840.21999999974 5516184.949999999, 376498.6299999999 5516087.57, 376498.21999999974 5516087.460000001, 376492.0499999998 5516085.699999999, 376477.6799999997 5516071.65, 376473.6500000004 5516067.710000001, 376461.3799999999 5516055.720000001, 376315.98000000045 5515913.59, 376275.5099999998 5515874.02, 376145.33999999985 5515822.24, 375896.83999999985 5515838.82, 375868.08999999985 5515832.5600000005, 375846.70999999996 5515833.890000001, 375664.8700000001 5515835.859999999, 375651.26999999955 5515836.01, 375550.20999999996 5515806.76, 375544.45999999996 5515805.0600000005, 375432.3300000001 5515772.02, 375412.8499999996 5515756.67, 375273.11000000034 5515674.84, 375269.78000000026 5515672.76, 375266.4400000004 5515670.67, 375264.5700000003 5515665.27, 375227.9299999997 5515575.039999999, 375256.0499999998 5515548.8100000005, 375260.6299999999 5515544.539999999, 375308.5800000001 5515499.859999999, 375343.91000000015 5515466.9399999995, 375329.86000000034 5515347.57, 375388.1200000001 5515243.039999999, 375406.54000000004 5515198.08, 375414.2999999998 5515160.34, 375470.9400000004 5515139.779999999, 375515.38999999966 5515120.57, 375383.6299999999 5515018.039999999, 375273.2599999998 5514912.24, 375269.66000000015 5514908.949999999, 375154.23000000045 5514827.84, 375069.8799999999 5514793.390000001, 375024.1299999999 5514784.01, 374997.16000000015 5514777.130000001, 374970.91000000015 5514766.880000001, 374902.1299999999 5514710.34, 374790.7400000002 5514537.99, 374785.7000000002 5514529.199999999, 374774.41000000015 5514516.02, 374755.2599999998 5514498.609999999, 374754.28000000026 5514497.720000001, 374688.3499999996 5514448.199999999, 374658.6699999999 5514426.1, 374596.2400000002 5514379.0600000005, 374499.73000000045 5514335.93, 374449.0800000001 5514304.74, 374444.8700000001 5514299.02, 374310.41000000015 5514138.74, 374305 5514139.34, 374287.01999999955 5514110.220000001, 374261.76999999955 5514079.130000001, 374250.2999999998 5514061.9399999995, 374235.0800000001 5514031.630000001, 374228.41000000015 5514014.630000001, 374217.9000000004 5513984.58, 374217.8700000001 5513984.49, 374214.63999999966 5513975.27, 374203.66000000015 5513947.640000001, 374195.6299999999 5513934.57, 374147 5513860.300000001, 374136.58999999985 5513846.92, 374070 5513805.699999999, 374029.66000000015 5513773.029999999, 374017.70999999996 5513765.220000001, 374017.6799999997 5513765.210000001, 374009.91000000015 5513760.140000001, 373999.5999999996 5513754.960000001, 373996 5513753.15, 373940.5099999998 5513725.25, 373914.5 5513709.720000001, 373893.48000000045 5513700.619999999, 373799.8700000001 5513666.34, 373798.73000000045 5513665.880000001, 373795.8099999996 5513664.73, 373760.1799999997 5513650.59, 373729.46999999974 5513636.619999999, 373716.8099999996 5513632.26, 373704.9900000002 5513629.09, 373693.5999999996 5513627.32, 373682.8099999996 5513626.66, 373581.75 5513643.57, 373569.6200000001 5513642.369999999, 373559.5099999998 5513640.539999999, 373490.2999999998 5513617.800000001, 373450.48000000045 5513606.0600000005, 373427.0700000003 5513595.91, 373382.5700000003 5513574.93, 373370.36000000034 5513570.960000001, 373360.6799999997 5513569.51, 373343.9299999997 5513570.74, 373314.5700000003 5513586.289999999, 373273.25 5513591.199999999, 373267.6500000004 5513592.99, 373259.7400000002 5513588.75, 373265.3200000003 5513587.1, 373257.86000000034 5513583.029999999, 373253.8099999996 5513585.58, 373239.11000000034 5513594.85, 373230.98000000045 5513599.970000001, 373220.29000000004 5513606.720000001, 373200.66000000015 5513620.050000001, 373167.5 5513640.4399999995, 373139.01999999955 5513657.8100000005, 373121.5099999998 5513671.42, 373105.04000000004 5513690.220000001, 373091.5499999998 5513707.25, 373063.1500000004 5513751.35, 373049.3499999996 5513808.4399999995, 373044.01999999955 5513824.85, 373038.46999999974 5513841.9399999995, 373037.88999999966 5513843.720000001, 373019.01999999955 5513865.539999999, 373014.61000000034 5513879.359999999, 372977.96999999974 5513921.699999999, 372970.76999999955 5513914.25, 372968.95999999996 5513912.43, 372967.1799999997 5513910.57, 372952.9000000004 5513923.34, 372951.58999999985 5513924.57, 372951.53000000026 5513924.619999999, 372940.3700000001 5513935.130000001, 372940.28000000026 5513935.210000001, 372930.78000000026 5513944.140000001, 372927.21999999974 5513947.5, 372915.45999999996 5513954.42, 372915.33999999985 5513954.5, 372901.03000000026 5513962.93, 372856.46999999974 5513979.369999999, 372837.45999999996 5513983.130000001, 372824.66000000015 5513983.630000001, 372782.9199999999 5513981.23, 372780.6200000001 5513981.09, 372777.26999999955 5513980.9, 372728.54000000004 5513985.26, 372690.33999999985 5513988.43, 372685.9400000004 5513989.34, 372680.58999999985 5513990.52, 372667.11000000034 5513993.49, 372643.4000000004 5513993, 372630.53000000026 5513996.630000001, 372607.46999999974 5513996.93, 372585.2000000002 5513999.369999999, 372575.5700000003 5513998.6899999995, 372564.3700000001 5513994.050000001, 372542.9199999999 5513986.779999999, 372536.96999999974 5513984.76, 372531.78000000026 5513986.119999999, 372519.29000000004 5513989.390000001, 372507.9299999997 5513990.16, 372483.5099999998 5513994.27, 372459.70999999996 5513994.449999999, 372435.8300000001 5513995.18, 372412.0099999998 5513998.050000001, 372393.1799999997 5513995.369999999, 372374.28000000026 5513991.34, 372346.9400000004 5513988.550000001, 372308.1799999997 5513985.4, 372302.03000000026 5513985.65, 372288.6299999999 5513990.619999999, 372272.03000000026 5514000.27, 372249.1799999997 5514011.73, 372227.1200000001 5514021.140000001, 372218.3200000003 5514026.01, 372198.71999999974 5514032.34, 372188.4199999999 5514038.85, 372188.4000000004 5514038.890000001, 372174.25 5514060.1899999995, 372167.11000000034 5514065.66, 372167.1500000004 5514065.67, 372167.1299999999 5514065.68, 372169.08999999985 5514067.550000001, 372170.9199999999 5514069.279999999, 372173.4000000004 5514071.32, 372179.9000000004 5514076.65, 372183.73000000045 5514079.800000001, 372190.51999999955 5514085.369999999, 372175.2000000002 5514114.99, 372175.11000000034 5514115.16, 372159.4299999997 5514145.380000001, 372153.8200000003 5514212.710000001, 372148.98000000045 5514219.68, 372128.9500000002 5514248.57, 372117.4199999999 5514266.0600000005, 372117.3700000001 5514280.550000001, 372117.33999999985 5514286.41, 372117.21999999974 5514315.27, 372123.86000000034 5514350.529999999, 372142.4299999997 5514369.9399999995, 372146.1200000001 5514373.800000001, 372160.86000000034 5514389.23, 372177.36000000034 5514406.49, 372196.8300000001 5514426.869999999, 372210.9900000002 5514441.68, 372219.9500000002 5514464.08, 372236.9400000004 5514506.550000001, 372262.3700000001 5514552.890000001, 372309.66000000015 5514617.76, 372330.95999999996 5514631.26, 372350.33999999985 5514657.09, 372384.8300000001 5514735.98, 372406.5 5514774.470000001, 372421.16000000015 5514795.539999999, 372445.0800000001 5514831.67, 372488.33999999985 5514891.75, 372512.5099999998 5514929.720000001, 372538.23000000045 5514970.07, 372652.51999999955 5514984.52, 372670.54000000004 5514982.59, 373074.45999999996 5515296.5600000005, 373269.9199999999 5515148.789999999, 373278.7400000002 5515153.880000001, 373386.1900000004 5515215.73, 373403.36000000034 5515229.609999999, 373483.54000000004 5515294.550000001, 373485.08999999985 5515295.8100000005, 373488.6500000004 5515298.68, 373504.51999999955 5515311.51, 373512.2999999998 5515317.789999999, 373567.7400000002 5515424.18, 373606.6799999997 5515447.0600000005, 373852.78000000026 5515477.58, 373997.0099999998 5515578.42, 374102.0700000003 5515606.25, 374243.8300000001 5515755.199999999, 374462.63999999966 5515453.789999999, 374470.3300000001 5515392.25, 374442.13999999966 5515366.4399999995, 374403.23000000045 5515336.33, 374376.78000000026 5515313.84, 374361.1500000004 5515284.720000001, 374350.6500000004 5515244.779999999, 374333.53000000026 5515296.77, 374314.04000000004 5515306.529999999, 374287.28000000026 5515295, 374183.1500000004 5515214.050000001, 374098.08999999985 5515149.42, 374181.9000000004 5515053.33, 374188.13999999966 5515046.18, 374230.1200000001 5515079.890000001, 374234.28000000026 5515073.630000001, 374242.20999999996 5515061.699999999, 374317.16000000015 5514948.800000001, 374320.95999999996 5514942.1899999995, 374396.86000000034 5515030.66, 374400.1500000004 5515034.33, 374402.2999999998 5515065.1, 374488.76999999955 5515060.5, 374486.4299999997 5515077.17, 374485.8499999996 5515081.35, 374485.4400000004 5515084.300000001, 374510.73000000045 5515105.779999999, 374510.8499999996 5515105.880000001, 374534.16000000015 5515126.029999999, 374482.26999999955 5515184.1899999995, 374481.03000000026 5515185.58, 374465.7599999998 5515202.029999999, 374462.9500000002 5515205.050000001, 374394.41000000015 5515208.67, 374391.1200000001 5515208.970000001, 374353.51999999955 5515212.369999999, 374367.7400000002 5515283.460000001, 374475.5599999996 5515390.09, 374482.4500000002 5515400.630000001, 374489.25 5515411.039999999, 374488.58999999985 5515422.42, 374483.2599999998 5515435.93, 374251.88999999966 5515755.48, 374250.76999999955 5515757.02, 374127.7400000002 5515926.949999999, 374240.53000000026 5515947.76, 374256.01999999955 5515941.1899999995, 374326.1799999997 5515955.52, 374323.7000000002 5515963.18, 374281.2599999998 5516092.75, 374240.1299999999 5516218.359999999, 374207.9000000004 5516316.5600000005, 374206.29000000004 5516326.43, 374200.5099999998 5516361.869999999, 374210.28000000026 5516363.529999999, 374196.7400000002 5516446.5, 373978.1699999999 5516761.789999999, 373990.3300000001 5516819.01, 374011.38999999966 5516813.98, 374010.6699999999 5516811.65, 374007.66000000015 5516802.199999999, 374004.83999999985 5516793.390000001, 374004.38999999966 5516791.970000001, 373998.5 5516773.539999999, 374017.5700000003 5516767.289999999, 374023.95999999996 5516787.42, 374029.66000000015 5516805.390000001, 374030.48000000045 5516807.8100000005, 374538.36000000034 5516601.199999999, 375001.8700000001 5516603.85, 375409.88999999966 5516687.869999999, 375515.1799999997 5516761.68, 375573.7000000002 5516785.43, 375573.9299999997 5516785.52, 375951.1200000001 5516938.6, 375952.0999999996 5516939, 375956.78000000026 5516939.460000001, 376156.04000000004 5516958.9, 376197.2599999998 5516958.880000001, 376241.61000000034 5516952.210000001, 376263.01999999955 5516947.050000001, 376263.1699999999 5516947.02, 376638.5700000003 5516856.66, 376753.63999999966 5516803.91, 376764.3499999996 5516798.98, 376843.1200000001 5516763.41, 376836.5 5516746.6899999995, 376797.71999999974 5516652.050000001)), ((369682.1900000004 5511158.85, 369739.4400000004 5511140.34, 369800.76999999955 5511033.18, 369832.3700000001 5511038.460000001, 369892.3700000001 5510970.01, 369892.9400000004 5510952.619999999, 369876.1500000004 5510916.699999999, 369863.04000000004 5510888.640000001, 369854.78000000026 5510870.960000001, 369842.1200000001 5510843.880000001, 369837.4900000002 5510833.970000001, 369840.25 5510831.779999999, 369889.48000000045 5510734.210000001, 369919.41000000015 5510680.26, 369954.0099999998 5510617.92, 369952.63999999966 5510611.539999999, 369952.4400000004 5510610.640000001, 369933.0499999998 5510517.67, 369863.8799999999 5510455.449999999, 369785.29000000004 5510326.49, 369851.8300000001 5510258.710000001, 369852.0599999996 5510205.949999999, 369852.16000000015 5510183.9, 369852.2400000002 5510163.699999999, 369852.3200000003 5510146.16, 369852.45999999996 5510114.33, 369852.8300000001 5510105.73, 369828.91000000015 5510100.9, 369626.23000000045 5510056.619999999, 369475.4900000002 5509981.4, 369415.03000000026 5509951.24, 369376.8700000001 5509933.300000001, 369372.6799999997 5509931.35, 369265.8200000003 5509881.51, 369036.5800000001 5509800.01, 369022.9199999999 5509798.199999999, 369010.6900000004 5509794.02, 369001.8099999996 5509788.449999999, 368997.58999999985 5509785.8100000005, 368833.1200000001 5509736.630000001, 368802.16000000015 5509727.369999999, 368688.3499999996 5509691.24, 368678.8799999999 5509688.23, 368559.6299999999 5509650.4, 368443.58999999985 5509598.6, 368429.54000000004 5509606.58, 368416.6200000001 5509584.51, 368255.51999999955 5509308.0600000005, 368260.9400000004 5509305.470000001, 368354.0700000003 5509204.619999999, 368328.3300000001 5509180.01, 368207.3300000001 5509019.5, 368202.03000000026 5509012.470000001, 368192.0599999996 5508999.24, 368173.7599999998 5508981.73, 367888.7000000002 5508803.18, 367888.1699999999 5508802.85, 367842.0599999996 5508773.970000001, 367547.0700000003 5508628.130000001, 367533.13999999966 5508621.24, 367515.9199999999 5508621.32, 367415.13999999966 5508621.779999999, 367398.9400000004 5508624.75, 367258.0599999996 5508689.470000001, 367191.28000000026 5508729.17, 367180.9000000004 5508738.5600000005, 367175.91000000015 5508743.09, 367192.2400000002 5508754.49, 367183.0800000001 5508772.220000001, 367166.6799999997 5508760.83, 367121.75 5508866.369999999, 367086.0599999996 5508983.390000001, 367060.16000000015 5509065.039999999, 367032.6900000004 5509135.380000001, 367024.54000000004 5509164.3100000005, 366988.48000000045 5509230.710000001, 366985.2599999998 5509236.630000001, 366958.2999999998 5509286.27, 366943.9199999999 5509294.949999999, 366887.6900000004 5509328.92, 366869.7000000002 5509328.49, 366756.23000000045 5509282.449999999, 366748.5 5509279.3100000005, 366732.51999999955 5509272.83, 366369.3300000001 5509040.26, 366230.2400000002 5508981.42, 366228.8200000003 5508980.82, 366122.3799999999 5508935.800000001, 366110.1799999997 5508926.390000001, 366109.03000000026 5508923.279999999, 366106.01999999955 5508925.57, 366099.1200000001 5508939.41, 366095.51999999955 5508943.6899999995, 366092.3300000001 5508952.52, 366089.6500000004 5508953.529999999, 366081.5599999996 5508952.48, 366074.3099999996 5508955.5600000005, 366060.26999999955 5508956.8100000005, 366054.2400000002 5508960.68, 366052.33999999985 5508963.35, 366046.29000000004 5508970.470000001, 366041.5499999998 5508974.51, 366042.91000000015 5508982.140000001, 366038.13999999966 5508984.77, 366018.8700000001 5508982.85, 366012.2000000002 5508987.109999999, 366004.7400000002 5508997.66, 366000.01999999955 5509000.74, 365997.0700000003 5509003.07, 365717.0599999996 5508972.550000001, 365713.13999999966 5508978.199999999, 365601.0099999998 5508917.5, 365596.54000000004 5508940.74, 365556.9400000004 5509160.59, 365548.0099999998 5509197.529999999, 365533.1900000004 5509231.76, 365514.2599999998 5509264.619999999, 365511.2400000002 5509269.869999999, 365506.2599999998 5509278.52, 365453.63999999966 5509367.300000001, 365384.5599999996 5509481.59, 365381.70999999996 5509486.289999999, 365382.9900000002 5509487.279999999, 365379.36000000034 5509493.15, 365370.5599999996 5509507.59, 365256.1900000004 5509698.359999999, 365248.23000000045 5509711.82, 365190.45999999996 5509808.8100000005, 365157.1500000004 5509863.029999999, 365185.25 5509881.609999999, 365176.91000000015 5509937.16, 365176.8799999999 5509937.359999999, 365169.01999999955 5509989.619999999, 365242.01999999955 5510038.91, 365291.21999999974 5510077.76, 365305.45999999996 5510089, 365372.5999999996 5510134.109999999, 365396.01999999955 5510152.050000001, 365414.7999999998 5510171.68, 365566.29000000004 5510315.029999999, 365751.26999999955 5510432.140000001, 365890.9500000002 5510505.550000001, 365922.8499999996 5510522.58, 365933.03000000026 5510536.949999999, 366096.2400000002 5510671.630000001, 366181.8799999999 5510721.3100000005, 366313.5 5510835.6, 366459.4000000004 5510898.699999999, 366459.5499999998 5510898.27, 366459.70999999996 5510898.73, 366643.8099999996 5510919.470000001, 366718.3099999996 5510900.369999999, 366753.08999999985 5510894.26, 366849.76999999955 5510905.93, 366913.6500000004 5510903.02, 366967.9199999999 5510905.779999999, 367096.8700000001 5510897.720000001, 367286.9199999999 5511020.57, 367306.4000000004 5511043.6, 367323.5499999998 5511061.289999999, 367380.5700000003 5511098.640000001, 367603.1900000004 5511205.84, 367636.6699999999 5511227.18, 367775.4299999997 5511335.15, 367835.4000000004 5511394.710000001, 367876.86000000034 5511433.83, 368009.1699999999 5511527.880000001, 368099.9000000004 5511607.98, 368163.53000000026 5511687.300000001, 368229.5800000001 5511767.890000001, 368276.48000000045 5511833.710000001, 368325.83999999985 5511873.18, 368331.2000000002 5511876.18, 368385.5999999996 5511908.140000001, 368424.2000000002 5511926.949999999, 368585.25 5511982.51, 368661 5512008.699999999, 368815.16000000015 5512063.779999999, 368890.5700000003 5512095.23, 368941.3499999996 5512136.41, 369080.86000000034 5512213.5, 369158.04000000004 5512264.109999999, 369189.7400000002 5512279.35, 369301.9400000004 5512310.1899999995, 369388.5800000001 5512309.6, 369403.1900000004 5512312.82, 369451.03000000026 5512323.359999999, 369475.8799999999 5512337.1899999995, 369523.51999999955 5512376.6899999995, 369552.1200000001 5512397, 369772.83999999985 5512526.710000001, 369817.4900000002 5512544.369999999, 369847.66000000015 5512563.710000001, 369851.4900000002 5512567.35, 369894.2999999998 5512590.380000001, 370032.9500000002 5512688.109999999, 370107.7999999998 5512742.65, 370131.0700000003 5512764.3100000005, 370179.71999999974 5512817.33, 370286.5800000001 5512917.210000001, 370379.16000000015 5513021.289999999, 370396.4900000002 5513047.630000001, 370415.70999999996 5513082.630000001, 370445.21999999974 5513137.789999999, 370501.5800000001 5513301.18, 370571.9900000002 5513391.65, 370574.9299999997 5513395.16, 370602.61000000034 5513418, 370701.4000000004 5513473.52, 370794.4500000002 5513497.1, 370844.88999999966 5513601.08,</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
@@ -516,86 +516,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=nationalpark&amp;layers=nationalpark&amp;qid=NP-7000-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/np/NP-7000-001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=nationalpark&amp;layers=nationalpark&amp;qid=NP-7000-001" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/np/NP-7000-001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="30.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="167.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="85.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="26.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="57.5703125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="55.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="48.5703125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
@@ -680,51 +680,51 @@
       <c r="G2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H2" s="3">
         <v>44378</v>
       </c>
       <c r="I2" t="s">
         <v>31</v>
       </c>
       <c r="J2" t="s">
         <v>32</v>
       </c>
       <c r="K2" t="s">
         <v>33</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>34</v>
       </c>
       <c r="N2">
         <v>109765</v>
       </c>
       <c r="O2" s="3">
-        <v>46223.05642313968</v>
+        <v>46314.99230555307</v>
       </c>
       <c r="P2" t="s">
         <v>35</v>
       </c>
       <c r="Q2" t="s">
         <v>36</v>
       </c>
       <c r="R2" s="3">
         <v>42064</v>
       </c>
       <c r="S2" s="3">
         <v>42064</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="U2" t="s">
         <v>38</v>
       </c>
       <c r="V2" t="s">
         <v>39</v>
       </c>
       <c r="W2" t="s">
         <v>40</v>
       </c>