--- v0 (2026-08-04)
+++ v1 (2026-09-18)
@@ -114,51 +114,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Sumpfgebiet im Distrikt Heilknipp</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturdenkmal_polygon&amp;layers=naturdenkmal_polygon&amp;qid=ND-7232-528</t>
   </si>
   <si>
     <t>Müller, M., Lanis-Zentrale</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Bitburg-Prüm</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/nd/ND-7232-528.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/nd/ND-7232-528.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((317305.973073 5575167.143729, 317306.548533 5575167.4443, 317311.27192 5575157.779524, 317325.660083 5575145.740943, 317332.442382 5575133.145668, 317350.07636 5575124.03801, 317376.419824 5575114.292809, 317379.435525 5575104.022471, 317369.478579 5575093.517664, 317373.281511 5575082.084646, 317370.393596 5575047.537061, 317361.433095 5575004.476697, 317325.974975 5574976.160092, 317314.808405 5574952.08293, 317337.141546 5574904.534593, 317337.722886 5574885.762158, 317358.602678 5574857.300725, 317362.166472 5574836.34051, 317393.474049 5574815.58183, 317397.369814 5574796.21698, 317356.651797 5574761.43953, 317347.023355 5574771.419199, 317279.516227 5574761.040947, 317282.132051 5574754.253072, 317251.587688 5574748.421026, 317229.545217 5574780.709614, 317226.008732 5574797.423137, 317226.614294 5574802.412971, 317241.85683 5574814.424092, 317258.328127 5574834.674099, 317270.681601 5574863.450425, 317250.092478 5574900.123285, 317225.700424 5574910.684293, 317225.032395 5574935.374489, 317228.410199 5574958.704896, 317239.364823 5574975.866534, 317241.641737 5574985.404142, 317284.221271 5575033.338658, 317318.617216 5575033.338658, 317330.858895 5575052.451567, 317326.668403 5575058.470857, 317311.544247 5575121.07254, 317290.586937 5575158.674104, 317295.510159 5575163.445936, 317303.33282 5575165.399709, 317305.973073 5575167.143729)), ((317609.245109 5574798.118028, 317672.292269 5574799.664765, 317682.138714 5574801.275561, 317692.499887 5574802.96508, 317704.92397 5574806.485206, 317726.966442 5574824.530966, 317733.724518 5574826.723102, 317726.966442 5574832.306387, 317743.280293 5574846.973109, 317756.215107 5574848.741351, 317770.324711 5574846.973109, 317774.442535 5574844.478192, 317777.385569 5574831.290102, 317776.065442 5574813.389677, 317778.705695 5574808.399843, 317775.326656 5574803.264673, 317768.120464 5574801.205761, 317761.362387 5574788.149836, 317770.627492 5574777.298157, 317760.478266 5574774.355124, 317759.606256 5574769.365713, 317767.539124 5574761.735627, 317760.781047 5574757.775249, 317749.602365 5574757.036462, 317745.193871 5574762.462302, 317731.374936 5574757.181797, 317711.682047 5574758.501923, 317705.21464 5574768.336257, 317696.252316 5574774.646217, 317684.276526 5574777.807193, 317666.4112 5574781.2508, 317660.900582 5574779.640004, 317659.28373 5574779.858007, 317628.344547 5574773.180968, 317599.543999 5574781.695176, 317599.398664 5574793.430975, 317609.245109 5574798.118028)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -498,86 +498,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturdenkmal_polygon&amp;layers=naturdenkmal_polygon&amp;qid=ND-7232-528" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nd/ND-7232-528.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturdenkmal_polygon&amp;layers=naturdenkmal_polygon&amp;qid=ND-7232-528" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nd/ND-7232-528.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="186.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="57.7109375" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="55.5703125" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="3.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -652,51 +652,51 @@
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H2" s="3">
         <v>44378</v>
       </c>
       <c r="I2" t="s">
         <v>29</v>
       </c>
       <c r="J2" t="s">
         <v>30</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>31</v>
       </c>
       <c r="N2">
         <v>637539</v>
       </c>
       <c r="O2" s="3">
-        <v>46238.16806469182</v>
+        <v>46283.71553603388</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" s="3">
         <v>28532</v>
       </c>
       <c r="S2" s="3">
         <v>28532</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
       <c r="W2" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>