--- v1 (2026-09-18)
+++ v2 (2026-11-03)
@@ -114,51 +114,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Sumpfgebiet im Distrikt Heilknipp</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturdenkmal_polygon&amp;layers=naturdenkmal_polygon&amp;qid=ND-7232-528</t>
   </si>
   <si>
     <t>Müller, M., Lanis-Zentrale</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Bitburg-Prüm</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://fileserver.naturschutz.rlp.de/rvo/nd/ND-7232-528.pdf</t>
+    <t>https://naturschutz.rlp.de/Dokumente/rvo/nd/ND-7232-528.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((317305.973073 5575167.143729, 317306.548533 5575167.4443, 317311.27192 5575157.779524, 317325.660083 5575145.740943, 317332.442382 5575133.145668, 317350.07636 5575124.03801, 317376.419824 5575114.292809, 317379.435525 5575104.022471, 317369.478579 5575093.517664, 317373.281511 5575082.084646, 317370.393596 5575047.537061, 317361.433095 5575004.476697, 317325.974975 5574976.160092, 317314.808405 5574952.08293, 317337.141546 5574904.534593, 317337.722886 5574885.762158, 317358.602678 5574857.300725, 317362.166472 5574836.34051, 317393.474049 5574815.58183, 317397.369814 5574796.21698, 317356.651797 5574761.43953, 317347.023355 5574771.419199, 317279.516227 5574761.040947, 317282.132051 5574754.253072, 317251.587688 5574748.421026, 317229.545217 5574780.709614, 317226.008732 5574797.423137, 317226.614294 5574802.412971, 317241.85683 5574814.424092, 317258.328127 5574834.674099, 317270.681601 5574863.450425, 317250.092478 5574900.123285, 317225.700424 5574910.684293, 317225.032395 5574935.374489, 317228.410199 5574958.704896, 317239.364823 5574975.866534, 317241.641737 5574985.404142, 317284.221271 5575033.338658, 317318.617216 5575033.338658, 317330.858895 5575052.451567, 317326.668403 5575058.470857, 317311.544247 5575121.07254, 317290.586937 5575158.674104, 317295.510159 5575163.445936, 317303.33282 5575165.399709, 317305.973073 5575167.143729)), ((317609.245109 5574798.118028, 317672.292269 5574799.664765, 317682.138714 5574801.275561, 317692.499887 5574802.96508, 317704.92397 5574806.485206, 317726.966442 5574824.530966, 317733.724518 5574826.723102, 317726.966442 5574832.306387, 317743.280293 5574846.973109, 317756.215107 5574848.741351, 317770.324711 5574846.973109, 317774.442535 5574844.478192, 317777.385569 5574831.290102, 317776.065442 5574813.389677, 317778.705695 5574808.399843, 317775.326656 5574803.264673, 317768.120464 5574801.205761, 317761.362387 5574788.149836, 317770.627492 5574777.298157, 317760.478266 5574774.355124, 317759.606256 5574769.365713, 317767.539124 5574761.735627, 317760.781047 5574757.775249, 317749.602365 5574757.036462, 317745.193871 5574762.462302, 317731.374936 5574757.181797, 317711.682047 5574758.501923, 317705.21464 5574768.336257, 317696.252316 5574774.646217, 317684.276526 5574777.807193, 317666.4112 5574781.2508, 317660.900582 5574779.640004, 317659.28373 5574779.858007, 317628.344547 5574773.180968, 317599.543999 5574781.695176, 317599.398664 5574793.430975, 317609.245109 5574798.118028)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -498,86 +498,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturdenkmal_polygon&amp;layers=naturdenkmal_polygon&amp;qid=ND-7232-528" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/nd/ND-7232-528.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=naturdenkmal_polygon&amp;layers=naturdenkmal_polygon&amp;qid=ND-7232-528" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/nd/ND-7232-528.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="186.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="55.5703125" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="57.7109375" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="5.42578125" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="18.85546875" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="3.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
@@ -652,51 +652,51 @@
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H2" s="3">
         <v>44378</v>
       </c>
       <c r="I2" t="s">
         <v>29</v>
       </c>
       <c r="J2" t="s">
         <v>30</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>31</v>
       </c>
       <c r="N2">
         <v>637539</v>
       </c>
       <c r="O2" s="3">
-        <v>46283.71553603388</v>
+        <v>46329.15612173095</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" s="3">
         <v>28532</v>
       </c>
       <c r="S2" s="3">
         <v>28532</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
       <c r="W2" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>