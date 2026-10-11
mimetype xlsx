--- v2 (2026-07-13)
+++ v3 (2026-10-11)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wallhalbtal-Schauerbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7340-115</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Südwestpfalz</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7340-115.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7340-115.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((397738.4000000004 5464514.3100000005, 397750.36000000034 5464538.34, 397720.1200000001 5464551.539999999, 397688.7599999998 5464567.800000001, 397698.4500000002 5464603.92, 397707.2999999998 5464631.58, 397728.1799999997 5464659.76, 397771 5464667.57, 397785.7599999998 5464698.99, 397797.0599999996 5464725.550000001, 397811.6299999999 5464758.48, 397836.88999999966 5464809, 397845.23000000045 5464836.18, 397828.4000000004 5464853.35, 397804.66000000015 5464866.300000001, 397769.54000000004 5464895.210000001, 397728.3799999999 5464922.85, 397713.29000000004 5464958.460000001, 397702.2599999998 5465001.92, 397688.6299999999 5465023.970000001, 397654.16000000015 5465018.83, 397620.2599999998 5465002.67, 397574.7599999998 5464977.970000001, 397513.1699999999 5464925.9, 397458.6200000001 5464893.5600000005, 397381.29000000004 5464842.109999999, 397375.6799999997 5464820.32, 397378.0499999998 5464785.720000001, 397365.2000000002 5464751.720000001, 397317.1799999997 5464726.609999999, 397251.9299999997 5464708.199999999, 397119.88999999966 5464676.93, 397051.1299999999 5464664.66, 396980.4500000002 5464660.970000001, 396963.3799999999 5464634.130000001, 396943.71999999974 5464598.9, 396922.25 5464555.74, 396912.8799999999 5464496.09, 396909.1500000004 5464421.210000001, 396901.5099999998 5464360.99, 396881.4900000002 5464316.77, 396841.4299999997 5464277.85, 396797.86000000034 5464257.57, 396746.2599999998 5464280.630000001, 396695.3099999996 5464301.16, 396634.11000000034 5464322.1, 396570.8300000001 5464359.630000001, 396450.9900000002 5464452.92, 396390.4199999999 5464520.85, 396396.5099999998 5464567.130000001, 396388.1299999999 5464595.470000001, 396358.28000000026 5464593.16, 396321.4199999999 5464590.619999999, 396276.25 5464586.91, 396263.08999999985 5464563.93, 396259.91000000015 5464540.539999999, 396272.7400000002 5464511.02, 396292.73000000045 5464466.710000001, 396298.6699999999 5464420.960000001, 396302.4400000004 5464364.789999999, 396308.79000000004 5464310.52, 396319.6900000004 5464257.57, 396335.79000000004 5464203.41, 396395.4299999997 5464061.49, 396408.46999999974 5464018.449999999, 396418.1699999999 5463973.050000001, 396438.0099999998 5463943.75, 396478.8300000001 5463989.15, 396511.2999999998 5463931.34, 396533.79000000004 5463886.93, 396554 5463854.109999999, 396578.3300000001 5463805.630000001, 396625.1299999999 5463768.76, 396648.4000000004 5463699.8100000005, 396650.5700000003 5463653.699999999, 396652.78000000026 5463608.6, 396657.75 5463576.390000001, 396666.7400000002 5463544.52, 396676.8300000001 5463515.109999999, 396695.4000000004 5463497.869999999, 396725.6500000004 5463510.17, 396725.76999999955 5463544.68, 396729.5599999996 5463583.539999999, 396769.9500000002 5463592.9399999995, 396776.8499999996 5463533.65, 396783.6500000004 5463471.85, 396790.9000000004 5463421.550000001, 396787.71999999974 5463366.65, 396732.2999999998 5463299.83, 396698.28000000026 5463255.67, 396614.4199999999 5463165.460000001, 396578.33999999985 5463132.380000001, 396543.6699999999 5463084.24, 396555.0099999998 5463061.289999999, 396583.1699999999 5463065.17, 396626.6200000001 5463075.949999999, 396649.51999999955 5463023.02, 396685.28000000026 5463029.1, 396746.1500000004 5463031.68, 396781.4199999999 5463019.279999999, 396759.6699999999 5462981.630000001, 396747.63999999966 5462949.6, 396784.53000000026 5462952.630000001, 396808.51999999955 5462952.18, 396832.6200000001 5462948.220000001, 396857.5499999998 5462933.720000001, 396864.0499999998 5462908.460000001, 396862.3499999996 5462884.52, 396843.3700000001 5462866.26, 396811.6900000004 5462862.02, 396759.58999999985 5462860.09, 396740.8200000003 5462840.83, 396716.5099999998 5462814.279999999, 396700.0800000001 5462784.92, 396698.0499999998 5462752.49, 396714.66000000015 5462723.82, 396729.2400000002 5462694.23, 396740.16000000015 5462666.789999999, 396762.86000000034 5462633.880000001, 396787.61000000034 5462608.380000001, 396822.29000000004 5462600, 396881.83999999985 5462594.640000001, 396904.2000000002 5462534.23, 396956.0599999996 5462561.68, 397000.4299999997 5462589.43, 397003.2999999998 5462516.789999999, 396989.38999999966 5462487.83, 396972.48000000045 5462464.99, 396941.8099999996 5462398.1899999995, 396928.6699999999 5462350.6899999995, 397034.04000000004 5462327.5, 397104.46999999974 5462318.699999999, 397203.95999999996 5462311.24, 397308 5462305.109999999, 397320.5800000001 5462275.6, 397324.36000000034 5462250.9399999995, 397326.9299999997 5462221.33, 397330.5700000003 5462187.17, 397318.86000000034 5462144.119999999, 397278.91000000015 5462114.199999999, 397240.36000000034 5462088.220000001, 397199.6799999997 5462058.82, 397163.58999999985 5462031.75, 397145.3099999996 5461986.960000001, 397149.4500000002 5461965.279999999, 397162.11000000034 5461937.77, 397201.48000000045 5461883.6899999995, 397224.9500000002 5461851.25, 397250.5800000001 5461829.220000001, 397273.4900000002 5461839.3100000005, 397301.75 5461826.6899999995, 397300.7000000002 5461800.220000001, 397297.9199999999 5461761.82, 397289.6200000001 5461729.130000001, 397270.5700000003 5461702.880000001, 397212.25 5461651.18, 397198.48000000045 5461625.720000001, 397180.4199999999 5461605.43, 397125.88999999966 5461561.08, 397093.1299999999 5461542.369999999, 397057.1699999999 5461524.789999999, 397017.8099999996 5461503.35, 396990.86000000034 5461460.9, 396951.45999999996 5461457.460000001, 396906.2000000002 5461451.26, 396844.4900000002 5461440.210000001, 396787.2400000002 5461434.48, 396722.28000000026 5461423.550000001, 396696.78000000026 5461417.5600000005, 396676.26999999955 5461429.880000001, 396690.45999999996 5461459.83, 396705.4299999997 5461477.74, 396688.5800000001 5461506.92, 396657.1699999999 5461522.17, 396637.1200000001 5461533.470000001, 396619.88999999966 5461553.16, 396609.78000000026 5461594.58, 396624.33999999985 5461621.01, 396628.71999999974 5461643.35, 396650.7000000002 5461661.48, 396692.13999999966 5461697.35, 396731.6900000004 5461729.789999999, 396774.9000000004 5461766.09, 396822.23000000045 5461811.720000001, 396806.5099999998 5461850.359999999, 396793.2999999998 5461882.9, 396752.0800000001 5461966.0600000005, 396704.6900000004 5462038.470000001, 396662.98000000045 5462134.16, 396616.0999999996 5462219.5600000005, 396576.0700000003 5462307.18, 396573.73000000045 5462342.779999999, 396569.29000000004 5462432.49, 396495.0599999996 5462376.92, 396449.2400000002 5462344.23, 396374.95999999996 5462375.6899999995, 396355.61000000034 5462410.970000001, 396319.36000000034 5462467.93, 396279.73000000045 5462540.529999999, 396230.2599999998 5462630.029999999, 396225.86000000034 5462670.220000001, 396239.53000000026 5462712.1899999995, 396238.3200000003 5462744.75, 396223.46999999974 5462817.859999999, 396195.54000000004 5462851.49, 396127.5700000003 5462840.18, 396072.08999999985 5462834.880000001, 396015.6699999999 5462831.119999999, 396009.3200000003 5462866.390000001, 395988.54000000004 5462928.73, 395900.6299999999 5462919.220000001, 395817.48000000045 5462973.039999999, 395827.29000000004 5463012.17, 395854.71999999974 5463054.09, 395919.13999999966 5463127.0600000005, 395973.3300000001 5463219.4399999995, 395938.0999999996 5463232.85, 395903.4500000002 5463223.220000001, 395856.79000000004 5463207.07, 395785.33999999985 5463183.9, 395678.04000000004 5463152.15, 395660.9500000002 5463212.85, 395647.54000000004 5463240.390000001, 395642.95999999996 5463295.09, 395647.9299999997 5463350.92, 395680.9199999999 5463375.609999999, 395713.78000000026 5463403.32, 395746.8200000003 5463429.02, 395781.8700000001 5463461.640000001, 395840.6299999999 5463505.32, 395903.04000000004 5463552.859999999, 395903.6699999999 5463581.34, 395874.61000000034 5463580, 395831.9900000002 5463583.6899999995, 395784.0800000001 5463567.59, 395721.78000000026 5463560.5600000005, 395735.79000000004 5463592.01, 395768.48000000045 5463609.220000001, 395814.3700000001 5463637.41, 395875.91000000015 5463669.48, 395912.5099999998 5463690.529999999, 395915.0800000001 5463717.4399999995, 395925.38999999966 5463756.539999999, 395935.8300000001 5463792.640000001, 395955.6500000004 5463806.859999999, 395933.79000000004 5463854.75, 395909.7599999998 5463942.23, 395891.3300000001 5464026, 395861.9199999999 5464160.710000001, 395833.45999999996 5464224.869999999, 395799.0499999998 5464189.720000001, 395781.1900000004 5464161.92, 395754.45999999996 5464124.970000001, 395722.0099999998 5464088.74, 395692.75 5464057.4, 395635.98000000045 5464044.65, 395598.5499999998 5464021.619999999, 395562.91000000015 5463987.029999999, 395504.28000000026 5463921.33, 395472.5599999996 5463947.6, 395421.3200000003 5463986.15, 395344.3799999999 5464038.720000001, 395357.5999999996 5464056.710000001, 395377.1299999999 5464082.4399999995, 395388.28000000026 5464105.01, 395398.26999999955 5464148.630000001, 395366.53000000026 5464155.390000001, 395343.33999999985 5464138.300000001, 395317.5099999998 5464117.82, 395280.4000000004 5464096.289999999, 395251.4299999997 5464109.9399999995, 395236.04000000004 5464081.539999999, 395244.5800000001 5464057.199999999, 395253.96999999974 5463997.800000001, 395252.13999999966 5463945.35, 395238.54000000004 5463898.880000001, 395216.5800000001 5463849.73, 395222.36000000034 5463743.460000001, 395221.88999999966 5463687.460000001, 395211.6699999999 5463663.359999999, 395177.9900000002 5463652.6899999995, 395140.73000000045 5463640.17, 395111.8799999999 5463625.3100000005, 395104.08999999985 5463586.6, 395088.38999999966 5463537.710000001, 395048.63999999966 5463431.25, 395098.63999999966 5463430.76, 395112.70999999996 5463375.68, 395135.45999999996 5463337.76, 395163.6799999997 5463324.140000001, 395175.91000000015 5463298.140000001, 395191.88999999966 5463272.5, 395219.4500000002 5463235.890000001, 395246.2999999998 5463187.8100000005, 395237.53000000026 5463162.140000001, 395225.25 5463117.619999999, 395203.9299999997 5463040.43, 395189.21999999974 5462953.49, 395190.5599999996 5462898.91, 395228.0099999998 5462897.43, 395249.8700000001 5462881.050000001, 395255.48000000045 5462852.32, 395250.95999999996 5462813.98, 395310.86000000034 5462792.1, 395362.8099999996 5462759.02, 395337.5 5462713.51, 395302.6299999999 5462647.869999999, 395274.76999999955 5462601.460000001, 395252.54000000004 5462564.33, 395199.3099999996 5462483.41, 395172.51999999955 5462476.470000001, 395144.0499999998 5462458.6, 395090.8700000001 5462435.699999999, 395042.3300000001 5462416.119999999, 395056.4199999999 5462361.539999999, 395068.3499999996 5462334.5600000005, 395082.2999999998 5462307.99, 395110.21999999974 5462274.369999999, 395140.11000000034 5462302.699999999, 395162.6200000001 5462283.800000001, 395187.03000000026 5462249.8100000005, 395211.26999999955 5462217.84, 395241.38999999966 5462208.140000001, 395295.6699999999 5462189.48, 395336.7400000002 5462178.34, 395380.75 5462190.6, 395522.45999999996 5462225.99, 395543.04000000004 5462209.16, 395570.6500000004 5462224.07, 395598.46999999974 5462187.949999999, 395617.3099999996 5462152.1899999995, 395659.33999999985 5462077, 395614.6699999999 5462066.77, 395584.8499999996 5462058.949999999, 395540.11000000034 5462047.220000001, 395542.01999999955 5462019.630000001, 395540.8099999996 5461989.17, 395522.01999999955 5461975.91, 395497.5 5461962.880000001, 395471.9900000002 5461950.390000001, 395439.3499999996 5461940.68, 395420.28000000026 5461964.449999999, 395390.0599999996 5462003.16, 395355.73000000045 5462033.039999999, 395308.8300000001 5462004.390000001, 395277.83999999985 5461986.109999999, 395240.2400000002 5461952.59, 395209.2999999998 5461922.8100000005, 395175.38999999966 5461887.640000001, 395129.23000000045 5461839.960000001, 395152.95999999996 5461814.01, 395155.36000000034 5461779.9, 395126.8700000001 5461761.52, 395095.9500000002 5461738.74, 395078.5499999998 5461722.43, 395064.8099999996 5461691.460000001, 395585.54000000004 5461692.289999999, 395612.1500000004 5461713.74, 395632.3499999996 5461680.92, 395645.08999999985 5461655.41, 395661.58999999985 5461636.25, 395672.96999999974 5461614.289999999, 395707.7599999998 5461583.390000001, 395732.3099999996 5461552.91, 395775.08999999985 5461496.6899999995, 395820.9199999999 5461435.35, 395853.98000000045 5461392.52, 395827.53000000026 5461375.0600000005, 395808.73000000045 5461361.300000001, 395777.8700000001 5461340.02, 395750.1900000004 5461323.109999999, 395680.9199999999 5461272.84, 395634.48000000045 5461262.18, 395611.1699999999 5461273.609999999, 395576.91000000015 5461248.470000001, 395547.4000000004 5461229.630000001, 395506.23000000045 5461206.76, 395543.8700000001 5461172.25, 395563.6299999999 5461153.460000001, 395589.01999999955 5461131.4399999995, 395610.03000000026 5461112.6, 395649.0700000003 5461056.529999999, 395626.1200000001 5461020.43, 395651.8799999999 5460988.890000001, 395624.8300000001 5460956.460000001, 395593.20999999996 5460934.699999999, 395557.2400000002 5460910.619999999, 395525.04000000004 5460893.390000001, 395512.41000000015 5460871.390000001, 395509.6500000004 5460845.99, 395503.95999999996 5460822.210000001, 395501.78000000026 5460786.279999999, 395537.9199999999 5460764.34, 395565.08999999985 5460736.75, 395538.20999999996 5460721.3100000005, 395562.7999999998 5460672.8100000005, 395612.11000000034 5460642.35, 395663.33999999985 5460616.300000001, 395717.33999999985 5460603.15, 395762.71999999974 5460593.35, 395808.08999999985 5460583.539999999, 395836.3200000003 5460576.42, 395862.61000000034 5460558.369999999, 395889.8499999996 5460538.779999999, 395949.6900000004 5460452.369999999, 395970.38999999966 5460400.529999999, 395986.1900000004 5460376.4, 396013.3700000001 5460368.32, 396040.4500000002 5460344.73, 396043.6799999997 5460300.09, 396046.11000000034 5460266.98, 396042.20999999996 5460219.119999999, 396030.29000000004 5460177.07, 396020.11000000034 5460147.470000001, 396000.5800000001 5460109.23, 395979.4500000002 5460074.5600000005, 396022.1500000004 5460060.35, 396026.3700000001 5460009.17, 396060.58999999985 5459982.800000001, 396062.25 5459949.220000001, 396059.7599999998 5459924.3100000005, 396063.6900000004 5459884.640000001, 396050.95999999996 5459841.130000001, 396034.7999999998 5459774.25, 396001.5800000001 5459788.07, 395977.23000000045 5459804.550000001, 395948.2000000002 5459829.210000001, 395935.58999999985 5459807.699999999, 395922.6799999997 5459778.699999999, 395902.95999999996 5459754.48, 395925.0099999998 5459724.09, 395938.38999999966 5459702.050000001, 395952.3099999996 5459680.99, 395922.70999999996 5459666.16, 395875.36000000034 5459645.029999999, 395859.6200000001 5459670.67, 395842.4000000004 5459690.359999999, 395821.5700000003 5459720.1899999995, 395791.7400000002 5459768.9, 395768.2400000002 5459806.84, 395741.36000000034 5459797.41, 395726.8499999996 5459822.49, 395709.66000000015 5459843.18, 395690.1699999999 5459874.970000001, 395652 5459921.5, 395615.75 5459959.449999999, 395551.03000000026 5460005.039999999, 395484.7400000002 5460061.1899999995, 395397.8700000001 5460147.17, 395369.1200000001 5460122.300000001, 395335.1200000001 5460103.640000001, 395299.0700000003 5460077.57, 395247.4199999999 5460049.109999999, 395213.58999999985 5460034.9399999995, 395170.75 5460026.640000001, 395133.08999999985 5460016.630000001, 395089.21999999974 5460007.869999999, 395040.6699999999 5459994.289999999, 395009.3700000001 5459987.029999999, 394971.78000000026 5459972.52, 394932.53000000026 5459973.08, 394931.54000000004 5460011.130000001, 394927.8200000003 5460062.300000001, 394920.41000000015 5460096.1, 394892.6799999997 5460147.220000001, 394885.6200000001 5460183.52, 394866.8499999996 5460195.77, 394828.5800000001 5460189.279999999, 394804.9400000004 5460179.720000001, 394781.5099999998 5460181.65, 394754.46999999974 5460187.23, 394730.78000000026 5460201.67, 394745.33999999985 5460228.1, 394761.53000000026 5460257.970000001, 394776.0800000001 5460284.4, 394785.6900000004 5460312.029999999, 394806.4400000004 5460349.720000001, 394825.01999999955 5460383, 394848.46999999974 5460381.57, 394885.3300000001 5460384.1, 394918.0800000001 5460383.800000001, 394951.78000000026 5460388.470000001, 394986.0499999998 5460388.609999999, 395018.4400000004 5460391.82, 395058.1699999999 5460428.76, 395055.75 5460455.859999999, 395046.8700000001 5460484.23, 395038.7000000002 5460511.5600000005, 395016.20999999996 5460543.470000001, 394987.33999999985 5460528.109999999, 394966.5999999996 5460515.93, 394926.8300000001 5460497, 394885.25 5460482.640000001, 394841.0999999996 5460466.890000001, 394801.3799999999 5460448.960000001, 394762.46999999974 5460439, 394729.13999999966 5460424.82, 394713.38999999966 5460405.9399999995, 394701.3099999996 5460378.91, 394632.6200000001 5460368.630000001, 394602.1200000001 5460368.84, 394575.61000000034 5460368.890000001, 394584.13999999966 5460401.07, 394577.6299999999 5460425.83, 394553.6299999999 5460426.289999999, 394532.61000000034 5460419.619999999, 394510.16000000015 5460408.51, 394486.25 5460391.949999999, 394460.08999999985 5460362.98, 394410.29000000004 5460324.4399999995, 394419.25 5460285.57, 394394.4500000002 5460259.539999999, 394400.0999999996 5460231.8100000005, 394374.33999999985 5460212.83, 394342.08999999985 5460194.1, 394337.4500000002 5460159.27, 394300.08999999985 5460144.25, 394272.58999999985 5460131.84, 394257.5599999996 5460156.4399999995, 394242.9000000004 5460184.029999999, 394225.26999999955 5460231.25, 394196.4000000004 5460266.41, 394146.3799999999 5460266.4, 394118.86000000034 5460285, 394104.29000000004 5460308.58, 394066.28000000026 5460371.609999999, 394033.9900000002 5460421.42, 394066.51999999955 5460453.140000001, 394105.75 5460477.59, 394145.51999999955 5460496.52, 394198.8099999996 5460515.91, 394233.2999999998 5460509.039999999, 394273.9900000002 5460532.43, 394313.5800000001 5460546.859999999, 394350.3200000003 5460571.41, 394343.29000000004 5460614.710000001, 394351.36000000034 5460635.4, 394370.6799999997 5460662.140000001, 394395.20999999996 5460681.67, 394427.2999999998 5460702.41, 394470.7000000002 5460737.199999999, 394534.0700000003 5460783.699999999, 394553.2400000002 5460831.949999999, 394570.2400000002 5460850.789999999, 394591.4900000002 5460869.449999999, 394625.4299999997 5460899.109999999, 394687.8799999999 5460941.15, 394672.03000000026 5460989.300000001, 394703.6799999997 5461011.550000001, 394754.3099999996 5461052.050000001, 394811.73000000045 5461087.289999999, 394883.54000000004 5461144.960000001, 394919.1500000004 5461122.039999999, 395003.1299999999 5461183.720000001, 395054.1900000004 5461222.710000001, 395027.96999999974 5461261.27, 394998.03000000026 5461300.970000001, 394976.79000000004 5461288.8100000005, 394943.3700000001 5461272.130000001, 394917.7000000002 5461255.640000001, 394894.9900000002 5461238.039999999, 394890.16000000015 5461179.210000001, 394867.53000000026 5461163.6, 394800.61000000034 5461166.26, 394771.6299999999 5461154.4, 394738.4400000004 5461143.720000001, 394702.71999999974 5461138.630000001, 394655.75 5461158.51, 394610.4299999997 5461144.800000001, 394579.7000000002 5461133.02, 394550.88999999966 5461119.15, 394518.6200000001 5461099.93, 394491.1500000004 5461088.51, 394442.25 5461091.460000001, 394424.2400000002 5461078.67, 394401.6200000001 5461057.0600000005, 394371.1500000004 5461039.26, 394339.78000000026 5461024, 394300.95999999996 5461022.539999999, 394263.1699999999 5461028.039999999, 394243.3099999996 5461044.34, 394216.29000000004 5461069.42, 394189.20999999996 5461105.51, 394159.2999999998 5461145.710000001, 394129.3200000003 5461184.42, 394076.1799999997 5461263.0600000005, 394173.0099999998 5461327.23, 394253.46999999974 5461394.57, 394232.6699999999 5461443.91, 394343.9400000004 5461531.52, 394382.71999999974 5461487.970000001, 394483.70999999996 5461568.49, 394454.8700000001 5461623.15, 394489.3799999999 5461660.800000001, 394538.0099999998 5461701.380000001, 394556.9900000002 5461738.640000001, 394528.75 5461783.279999999, 394503.3200000003 5461810.300000001, 394523.8300000001 5461842, 394538.8099999996 5461866.41, 394567.78000000026 5461915.779999999, 394552.41000000015 5461931.9, 394535.9199999999 5461963.5600000005, 394513.66000000015 5462013.970000001, 394464.88999999966 5462076.93, 394389.83999999985 5462044.890000001, 394377.8200000003 5462082.380000001, 394361.3200000003 5462107.550000001, 394336.6799999997 5462110.529999999, 394271.8799999999 5462103.6, 394177.51999999955 5462089.34, 394106.6799999997 5462068.65, 394004.9500000002 5462038.67, 393899.95999999996 5461995.83, 393855.16000000015 5461951.09, 393861.5700000003 5461898.3100000005, 393790.8700000001 5461856.109999999, 393750.9500000002 5461827.18, 393705.79000000004 5461791.960000001, 393722.3799999999 5461743.779999999, 393666.5599999996 5461717.49, 393645.11000000034 5461699.83, 393615.6200000001 5461681.5, 393580.58999999985 5461655.880000001, 393539.6299999999 5461638.5, 393515.4299999997 5461639.960000001, 393485.79000000004 5461643.140000001, 393436.79000000004 5461656.09, 393420.54000000004 5461687.75, 393409.4199999999 5461722.699999999, 393350.4900000002 5461750.050000001, 393333.71999999974 5461768.720000001, 393307.1299999999 5461823.300000001, 393345.33999999985 5461859.800000001, 393372.61000000034 5461885.220000001, 393406.4199999999 5461917.890000001, 393464.9299999997 5461961.59, 393506.45999999996 5461974.4399999995, 393630.9400000004 5461998.01, 393691.1200000001 5462027.130000001, 393745.4000000004 5462039.98, 393811.61000000034 5462050.859999999, 393875.21999999974 5462078.34, 393896.3700000001 5462126.02, 393903.9900000002 5462179.23, 393920.5499999998 5462243.6, 393946.23000000045 5462285.6, 393969.73000000045 5462335.68, 394010.8300000001 5462394.57, 394078.51999999955 5462404.890000001, 394119.95999999996 5462415.75, 394172.0999999996 5462450.1899999995, 394219.29000000004 5462492.33, 394285.6699999999 5462532.710000001, 394320.9000000004 5462544.32, 394391.36000000034 5462612.039999999, 394403.4400000004 5462639.07, 394389.11000000034 5462681.16, 394438.51999999955 5462703.710000001, 394509.2599999998 5462740.41, 394519.5800000001 5462780.01, 394560.3799999999 5462793.4, 394622.38999999966 5462811.9399999995, 394665.26999999955 5462821.24, 394681.6900000004 5462787.58, 394745.29000000004 5462827.07, 394786.63999999966 5462854.4399999995, 394819.6900000004 5462805.109999999, 394846.95999999996 5462830.529999999, 394873.79000000004 5462869.98, 394891.73000000045 5462931.289999999, 394859.48000000045 5462963.08, 394807.70999999996 5463038.67, 394777.38999999966 5463074.890000001, 394708.3700000001 5463106.640000001, 394690.83999999985 5463124.84, 394693.4500000002 5463152.75, 394692.9199999999 5463189.779999999, 394709.21999999974 5463241.15, 394723.6200000001 5463282.6, 394748.01999999955 5463330.15, 394793.8799999999 5463389.35, 394838.38999999966 5463401.58, 394918.5599999996 5463430.41, 395020.3200000003 5463467.380000001, 395049.3499999996 5463518.25, 395064.7999999998 5463586.16, 395076.7400000002 5463666.220000001, 395055.7400000002 5463698.0600000005, 395009.11000000034 5463745.43, 395001.6200000001 5463657.699999999, 394942.1200000001 5463645.5600000005, 394941.73000000045 5463617.0600000005, 394874.1900000004 5463610.24, 394813.08999999985 5463602.16, 394603.8300000001 5463584.970000001, 394463.20999999996 5463570.550000001, 394473.58999999985 5463611.65, 394490.76999999955 5463640.98, 394536.8200000003 5463679.67, 394556.46999999974 5463708.4, 394559.7400000002 5463740.279999999, 394574.0700000003 5463792.73, 394590.8499999996 5463831.08, 394622.73000000045 5463840.3100000005, 394672.5499999998 5463847.84, 394711.54000000004 5463922.82, 394719.4900000002 5463997.029999999, 394758.8499999996 5463992.960000001, 394761.3700000001 5464056.390000001, 394692.8799999999 5464051.109999999, 394564.4299999997 5464047.210000001, 394437.0800000001 5464052.27, 394309.7400000002 5464044.82, 394207.73000000045 5464020.359999999, 394114.78000000026 5463978.539999999, 394075.25 5463997.119999999, 394045.58999999985 5463980.789999999, 394055.1799999997 5463951.4, 394070.04000000004 5463903.789999999, 394075.41000000015 5463862.5600000005, 394082.45999999996 5463800.76, 394108.88999999966 5463679.16, 394116.8499999996 5463583.8100000005, 394103.5599999996 5463519.8100000005, 394052.46999999974 5463417.300000001, 393985.4199999999 5463322.43, 393923.21999999974 5463229.859999999, 393870.5800000001 5463176.4399999995, 393830.9400000004 5463135.49, 393794.1500000004 5463103.4399999995, 393767.9199999999 5463066.470000001, 393739.75 5463024.57, 393700.23000000045 5462986.630000001, 393660.29000000004 5462969.710000001, 393625.36000000034 5462959.09, 393624.4000000004 5463035.66, 393535.8200000003 5462959.15, 393477.0700000003 5462915.460000001, 393387.26999999955 5462846, 393413.8700000001 5462929.98, 393439.71999999974 5463032.99, 393368.29000000004 5463054.34, 393323.9199999999 5463083.109999999, 393361.4900000002 5463147.640000001, 393391.04000000004 5463192.49, 393443.1699999999 5463283.449999999, 393472.4500000002 5463346.8100000005, 393535.78000000026 5463423.83, 393561.63999999966 5463413.789999999, 393584.79000000004 5463398.369999999, 393659.83999999985 5463354.869999999, 393739.91000000015 5463469.24, 393773.73000000045 5463445.380000001, 393849.7400000002 5463558.41, 393901.7599999998 5463558.34, 393925.3200000003 5463672.949999999, 393868.96999999974 5463677.1899999995, 393874.46999999974 5463759, 393782.45999999996 5463759.66, 393730.9199999999 5463759.199999999, 393681.9900000002 5463755.140000001, 393657.26999999955 5463756.130000001, 393607.2999999998 5463732.1, 393543.63999999966 5463697.119999999, 393486.5599999996 5463664.369999999, 393427.04000000004 5463620.220000001, 393406.1200000001 5463591.039999999, 393426.96999999974 5463555.699999999, 393389.29000000004 5463513.68, 393359.75 5463468.83, 393333.96999999974 5463424.34, 393309.2599999998 5463368.800000001, 393271.3099999996 5463313.789999999, 393228.54000000004 5463275.970000001, 393099.33999999985 5463203.07, 392991.3300000001 5463172.35, 392950.4000000004 5463186.98, 392939.3499999996 5463229.9399999995, 392925.9900000002 5463283.99, 392898.04000000004 5463405.15, 392836.28000000026 5463399.1, 392830.28000000026 5463348.8100000005, 392830.1799999997 5463314.8100000005, 392811.0499999998 5463255.039999999, 392745.13999999966 5463239.15, 392741.3300000001 5463206.289999999, 392737.4299999997 5463170.93, 392730.21999999974 5463134.210000001, 392726.4400000004 5463051.82, 392735.4500000002 5463020.449999999, 392765.9500000002 5463001.24, 392788.3499999996 5462973.34, 392778.25 5462945.73, 392753.6799999997 5462931.699999999, 392714.2999999998 5462928.76, 392688.03000000026 5462947.3100000005, 392650.48000000045 5462996.82, 392688.9199999999 5463076.82, 392633.13999999966 5463076.539999999, 392639.9299999997 5463127.789999999, 392682.0599999996 5463137.119999999, 392685.38999999966 5463202.01, 392692.3499999996 5463263.76, 392647.79000000004 5463281.539999999, 392619.3799999999 5463315.68, 392607.2000000002 5463342.67, 392558.3499999996 5463340.609999999, 392515.8200000003 5463340.300000001, 392471.3499999996 5463341.57, 392457.4000000004 5463368.130000001, 392474.1799999997 5463387.470000001, 392516.54000000004 5463408.800000001, 392565.36000000034 5463435.369999999, 392549.7000000002 5463500.52, 392535.3700000001 5463536.6, 392507.4299999997 5463544.710000001, 392462.61000000034 5463549.49, 392393.6200000001 5463556.74, 392354.9000000004 5463532.77, 392318.16000000015 5463539.73, 392245.53000000026 5463549.619999999, 392160.8700000001 5463565.48, 392174.3700000001 5463634.470000001, 392140.9000000004 5463616.800000001, 392109.88999999966 5463591.52, 392042.21999999974 5463537.6899999995, 392062.3099999996 5463501.869999999, 392038.08999999985 5463471.32, 392005.7599999998 5463444.6, 391979.9199999999 5463455.130000001, 391976.8300000001 5463515.77, 392005.1500000004 5463555.16, 392036.3099999996 5463615.449999999, 392000.9000000004 5463655.869999999, 392009 5463683.5600000005, 391950.91000000015 5463694.369999999, 391961.7999999998 5463785.98, 391941.29000000004 5463798.300000001, 391879.25 5463816.77, 391790.5700000003 5463844.800000001, 391762.9299999997 5463885.41, 391742.71999999974 5463949.74, 391687.8099999996 5464002.9399999995, 391649.83999999985 5464003.949999999, 391589.13999999966 5463986.85, 391529.83999999985 5463973.699999999, 391433.8799999999 5463963.01, 391312.3499999996 5463950.83, 391257.08999999985 5463926.02, 391215.9900000002 5463898.640000001, 391173.9000000004 5463865.300000001, 391088.5099999998 5463787.16, 391108.1900000004 5463703.34, 391151.0099999998 5463604.1, 391213.13999999966 5463625.65, 391244.5 5463583.880000001, 391291.5999999996 5463586.01, 391305.7599999998 5463514.42, 391323.3300000001 5463465.710000001, 391341.9900000002 5463425.449999999, 391375.98000000045 5463387.09, 391427.6900000004 5463341.51, 391472.6900000004 5463303.210000001, 391494.75 5463266.82, 391511.28000000026 5463217.15, 391534.2599999998 5463184.720000001, 391573.79000000004 5463141.130000001, 391626.3200000003 5463040.51, 391653.45999999996 5462917.880000001, 391732.6299999999 5462883.73, 391780.79000000004 5462912.32, 391836.7000000002 5462941.109999999, 391948.83999999985 5462956.17, 391999.7999999998 5462935.640000001, 392039.3099999996 5462891.550000001, 392040.08999999985 5462867.01, 392028.7999999998 5462784.43, 392035.3499999996 5462703.630000001, 392068.0999999996 5462690.83, 392135.54000000004 5462669.640000001, 392311.6200000001 5462682.66, 392399.4199999999 5462695.67, 392483.4400000004 5462707.84, 392529.08999999985 5462698.529999999, 392576.21999999974 5462676.15, 392624.26999999955 5462614.210000001, 392651.91000000015 5462567.1, 392706.5099999998 5462512.41, 392741.8099999996 5462475.49, 392799.4400000004 5462415.18, 392861.4299999997 5462282.17, 392853.08999999985 5462216.98, 392826.6200000001 5462142.5, 392793.23000000045 5462095.3100000005, 392754.5700000003 5462097.84, 392701.9900000002 5462108.93, 392639.5499999998 5462148.93, 392532.5099999998 5462218.210000001, 392449.0099999998 5462263.039999999, 392451.08999999985 5462296.470000001, 392374.21999999974 5462332.029999999, 392297.9900000002 5462352.07, 392230.51999999955 5462347.25, 392119.25 5462366.67, 392040.5499999998 5462393.8100000005, 391972.3499999996 5462408.52, 391908.0700000003 5462427.08, 391856.91000000015 5462467.630000001, 391818.7000000002 5462469.15, 391778.53000000026 5462433.73, 391754.63999999966 5462411.67, 391739.4199999999 5462387.26, 391726.1299999999 5462361.279999999, 391727.3300000001 5462322.220000001, 391746.78000000026 5462282.93, 391787.8300000001 5462271.300000001, 391821.3799999999 5462265.960000001, 391855.96999999974 5462261.59, 391893.16000000015 5462247.1, 391929.83999999985 5462207.130000001, 391944.01999999955 5462161.050000001, 391942.95999999996 5462115.58, 391979.08999999985 5462087.130000001, 392006.5099999998 5462059.529999999, 392025.48000000045 5462020.76, 392015.2599999998 5461996.66, 392004.5700000003 5461973.07, 391990.53000000026 5461940.619999999, 391976.96999999974 5461895.140000001, 391966.2400000002 5461839.050000001, 392070.91000000015 5461779.369999999, 392100.38999999966 5461747.18, 392107.91000000015 5461722.380000001, 392135.13999999966 5461702.789999999, 392173.13999999966 5461677.27, 392199.63999999966 5461695.720000001, 392216.51999999955 5461711.5600000005, 392250.5499999998 5461730.720000001, 392272.21999999974 5461734.859999999, 392325.23000000045 5461696.74, 392344.33999999985 5461680.470000001, 392372.61000000034 5461649.34, 392353.73000000045 5461602.07, 392330.1299999999 5461549.49, 392322.03000000026 5461509.289999999, 392317.5 5461483.460000001, 392312.54000000004 5461459.15, 392266.16000000015 5461456.49, 392259.6299999999 5461424.24, 392261.9000000004 5461399.640000001, 392265.1500000004 5461355.49, 392216.66000000015 5461362.42, 392187.5599999996 5461366.58, 392197.6299999999 5461336.67, 392210.21999999974 5461313.66, 392224.3799999999 5461273.58, 392284.2400000002 5461307.220000001, 392340.6699999999 5461285.970000001, 392402.16000000015 5461241.01, 392404.03000000026 5461218.93, 392445.96999999974 5461223.26, 392487.9500000002 5461228.6, 392512.96999999974 5461235.109999999, 392546.61000000034 5461238.27, 392629.78000000026 5461222.970000001, 392700.5700000003 5461210.65, 392739.5499999998 5461203.6, 392785.1699999999 5461199.789999999, 392819.0499999998 5461215.449999999, 392849.29000000004 5461227.25, 392885.6299999999 5461241.82, 392936.5 5461219.289999999, 392968.9500000002 5461204.99, 392988.1200000001 5461190.23, 393024.7000000002 5461179.27, 392983.1200000001 5461139.91, 392946.75 5461105.84</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7340-115" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7340-115.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7340-115" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7340-115.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109056</v>
       </c>
       <c r="O2" s="3">
-        <v>46216.00569211374</v>
+        <v>46306.0992422065</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>35832</v>
       </c>
       <c r="S2" s="3">
         <v>35832</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>