--- v3 (2026-07-11)
+++ v4 (2026-10-11)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Jugenheimer Wäldchen</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7339-007</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mainz-Bingen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7339-007.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7339-007.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((432534.3799999999 5526999.98, 432530.4199999999 5526999.859999999, 432530 5527013.42, 432467.88999999966 5527011.550000001, 432463.29000000004 5527011.529999999, 432473.6900000004 5527029.6899999995, 432471.6699999999 5527032.960000001, 432414.7000000002 5527028.32, 432418.0999999996 5526983.3100000005, 432453.0099999998 5526988.43, 432457.01999999955 5526988.43, 432458.0800000001 5526969.640000001, 432458.76999999955 5526966.66, 432531.41000000015 5526968.609999999, 432535.5599999996 5526968.720000001, 432558.79000000004 5526969.34, 432588.70999999996 5526970.140000001, 432611.5499999998 5526970.75, 432615.7000000002 5526970.58, 432615.38999999966 5526966.8100000005, 432612.8499999996 5526946.789999999, 432611.21999999974 5526933.9399999995, 432613.8200000003 5526928.640000001, 432643.5099999998 5526924.1899999995, 432654.98000000045 5526908.52, 432668.41000000015 5526890.140000001, 432725.70999999996 5526868.470000001, 432740.13999999966 5526862.460000001, 432779.5599999996 5526855.98, 432818.1299999999 5526856.279999999, 432820.4299999997 5526855.99, 432832.1200000001 5526854.949999999, 432890.5 5526849.199999999, 432891.66000000015 5526849.1, 432906.53000000026 5526847.789999999, 432943.86000000034 5526843.449999999, 432957.95999999996 5526841.8100000005, 432978.91000000015 5526839.369999999, 432988.6799999997 5526838.24, 432999.29000000004 5526837.01, 433076.70999999996 5526859.050000001, 433158.4900000002 5526826.43, 433176.2999999998 5526775.029999999, 433190.5700000003 5526752.4399999995, 433212.4000000004 5526733.539999999, 433216.78000000026 5526737.23, 433225.8700000001 5526724.32, 433220.2599999998 5526721.470000001, 433140.6900000004 5526681, 433041.83999999985 5526642.359999999, 433039.36000000034 5526637.15, 433048.3799999999 5526610.65, 433056.9400000004 5526585.52, 433068.61000000034 5526551.210000001, 433113.38999999966 5526563.890000001, 433191.6299999999 5526586.18, 433195.58999999985 5526587.300000001, 433196.20999999996 5526585.029999999, 433201.6299999999 5526554.0600000005, 433223.75 5526554.65, 433246.3700000001 5526555.25, 433269.03000000026 5526555.42, 433281.46999999974 5526555.5, 433294.41000000015 5526555.6, 433318.9299999997 5526555.77, 433313.53000000026 5526532.800000001, 433318.01999999955 5526532.630000001, 433327.7599999998 5526532.26, 433331.75 5526532.109999999, 433335.9000000004 5526531.949999999, 433344.1299999999 5526531.630000001, 433357.36000000034 5526531.130000001, 433370.5099999998 5526530.619999999, 433373.4199999999 5526530.51, 433410.9199999999 5526526.699999999, 433416.6799999997 5526526.109999999, 433423.36000000034 5526525.43, 433429.53000000026 5526524.800000001, 433445.23000000045 5526525.68, 433464.38999999966 5526526.449999999, 433475.9000000004 5526527, 433480.4400000004 5526527.630000001, 433486.23000000045 5526528.43, 433490.48000000045 5526529.01, 433495.70999999996 5526529.73, 433508.73000000045 5526531.52, 433517.6500000004 5526532.74, 433521.0499999998 5526533.210000001, 433527.0700000003 5526534.68, 433532.21999999974 5526535.9399999995, 433541.01999999955 5526538.09, 433550.5099999998 5526540.41, 433560.23000000045 5526542.779999999, 433569.2400000002 5526544.98, 433581.11000000034 5526547.890000001, 433597.4199999999 5526551.869999999, 433604.2400000002 5526553.539999999, 433606.0700000003 5526553.98, 433607.98000000045 5526554.58, 433603.4000000004 5526574.32, 433597.1500000004 5526589.5, 433589.0700000003 5526609.15, 433571.51999999955 5526651.8100000005, 433565.48000000045 5526648.41, 433559.1200000001 5526644.84, 433551.95999999996 5526640.8100000005, 433549.28000000026 5526639.300000001, 433545.9500000002 5526651.390000001, 433614.5 5526688.890000001, 433670.48000000045 5526719.52, 433665.8799999999 5526729.85, 433663.6699999999 5526735, 433661.95999999996 5526738.99, 433660.3200000003 5526742.8100000005, 433657.0800000001 5526750.380000001, 433654.8099999996 5526755.67, 433653.3499999996 5526758.699999999, 433652.4199999999 5526760.609999999, 433648.76999999955 5526768.1899999995, 433647.0800000001 5526771.6899999995, 433645.4400000004 5526775.08, 433640.45999999996 5526785.41, 433638.13999999966 5526790.210000001, 433631.5 5526803.98, 433570.3300000001 5526768.300000001, 433513.7000000002 5526730.51, 433509 5526743.199999999, 433506.1900000004 5526750.789999999, 433503.3200000003 5526758.550000001, 433500.73000000045 5526765.52, 433495.4000000004 5526781.140000001, 433486.8799999999 5526809.74, 433477.4199999999 5526841.220000001, 433481.5 5526842.68, 433478.0700000003 5526854.57, 433462.98000000045 5526906.9399999995, 433448.6200000001 5526904.23, 433440.8099999996 5526902.5600000005, 433401.6299999999 5526908.17, 433386.0599999996 5526916.51, 433376.4299999997 5526921.67, 433367.95999999996 5526926.210000001, 433337.7999999998 5526925.35, 433329.86000000034 5526925.119999999, 433322.03000000026 5526924.9, 433315.96999999974 5526924.720000001, 433312.38999999966 5526924.619999999, 433309.3499999996 5526924.529999999, 433302.1200000001 5526923.470000001, 433298.8700000001 5526922.99, 433297.75 5526926.85, 433292.96999999974 5527039.119999999, 433283.7000000002 5527037.710000001, 433265.5999999996 5527034.98, 433260.08999999985 5527034.140000001, 433255.11000000034 5527033.390000001, 433247.26999999955 5527032.199999999, 433242.29000000004 5527031.449999999, 433235.45999999996 5527030.42, 433230.29000000004 5526913.58, 433229.2400000002 5526909.52, 433221.6799999997 5526909.16, 433219.1900000004 5526909.039999999, 433215.2000000002 5526908.85, 433210.0700000003 5526908.48, 433204.4299999997 5526908.08, 433201.3499999996 5526909.43, 433185.7000000002 5526916.3100000005, 433173.5 5526921.67, 433167.7400000002 5526924.199999999, 433163.66000000015 5526925.49, 433148.6900000004 5526930.24, 433140.08999999985 5526932.73, 433130.4299999997 5526935.52, 433118.86000000034 5526938.869999999, 433112.4000000004 5526938.800000001, 433099.88999999966 5526938.68, 433086.98000000045 5526938.550000001, 433081.7599999998 5526938.5, 433056.70999999996 5526944.8100000005, 433041.16000000015 5526948.720000001, 433005.13999999966 5526980.01, 432999.9000000004 5526980.449999999, 432976.46999999974 5526982.42, 432955.88999999966 5526984.15, 432935.03000000026 5526985.9, 432922.6299999999 5526986.9399999995, 432912.0700000003 5526987.369999999, 432786.0999999996 5526992.42, 432776.45999999996 5527003.609999999, 432763.6900000004 5527007.539999999, 432748.73000000045 5527012.16, 432741.6500000004 5527014.34, 432738.3099999996 5527014.960000001, 432733.86000000034 5527015.779999999, 432729.63999999966 5527016.5, 432725.53000000026 5527017.199999999, 432718.0599999996 5527018.41, 432711.1500000004 5527019.529999999, 432703.7599999998 5527020.720000001, 432697.23000000045 5527021.779999999, 432690.4000000004 5527022.890000001, 432680 5526971.98, 432670.7000000002 5526973.66, 432651.11000000034 5526977.1899999995, 432663.1699999999 5527040.210000001, 432625.5599999996 5527038.82, 432621.21999999974 5527034.699999999, 432618.4299999997 5527002.85, 432614.3200000003 5527002.1899999995, 432591.91000000015 5527001.57, 432534.3799999999 5526999.98)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7339-007" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7339-007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7339-007" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7339-007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41885</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109054</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.27289610804</v>
+        <v>46306.06375837343</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32442</v>
       </c>
       <c r="S2" s="3">
         <v>32442</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>