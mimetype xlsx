--- v0 (2026-02-16)
+++ v1 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41885</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109053</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.0128848876</v>
+        <v>46114.51127995054</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25792</v>
       </c>
       <c r="S2" s="3">
         <v>25792</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>