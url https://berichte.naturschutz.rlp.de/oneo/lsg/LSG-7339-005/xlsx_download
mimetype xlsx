--- v1 (2026-04-02)
+++ v2 (2026-05-18)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41885</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109053</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.51127995054</v>
+        <v>46160.5000146627</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25792</v>
       </c>
       <c r="S2" s="3">
         <v>25792</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>