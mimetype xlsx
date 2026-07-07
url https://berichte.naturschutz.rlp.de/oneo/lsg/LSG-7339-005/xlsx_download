--- v2 (2026-05-18)
+++ v3 (2026-07-07)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41885</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109053</v>
       </c>
       <c r="O2" s="3">
-        <v>46160.5000146627</v>
+        <v>46210.66658318565</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25792</v>
       </c>
       <c r="S2" s="3">
         <v>25792</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>