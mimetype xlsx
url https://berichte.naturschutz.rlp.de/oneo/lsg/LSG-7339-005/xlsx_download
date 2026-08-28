--- v3 (2026-07-07)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Wäldchen im Loh</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7339-005</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mainz-Bingen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7339-005.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7339-005.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((444088.0599999996 5529772.289999999, 444092.79000000004 5529780.67, 444098.71999999974 5529803.369999999, 444094.33999999985 5529811.92, 444089.4400000004 5529821.48, 444076.83999999985 5529846.09, 444076.53000000026 5529846.6899999995, 444073.73000000045 5529850.09, 444070.4900000002 5529854.029999999, 444063.9400000004 5529862.01, 444060 5529866.800000001, 444057.4900000002 5529869.85, 444054.1500000004 5529873.92, 444050.79000000004 5529878, 444045 5529885.039999999, 444043.0599999996 5529887.4, 444005.73000000045 5529895.609999999, 444001.4199999999 5529896.460000001, 443963.96999999974 5529828.029999999, 443853.6699999999 5529770.550000001, 443792.4199999999 5529764.6899999995, 443684.5999999996 5529775.83, 443681.6299999999 5529771.75, 443697.48000000045 5529735.859999999, 443703.66000000015 5529721.869999999, 443722.04000000004 5529681.02, 443746.7000000002 5529643.869999999, 443820.20999999996 5529602.32, 443843.6699999999 5529613.140000001, 443874.13999999966 5529619.539999999, 443901.7999999998 5529619.49, 443918.9199999999 5529625.41, 443938.20999999996 5529636.949999999, 443956.4900000002 5529640.109999999, 443971.8200000003 5529641.33, 444023.5700000003 5529659.4, 444028.78000000026 5529664.449999999, 444033.61000000034 5529676.99, 444036.79000000004 5529718.82, 444088.0599999996 5529772.289999999)), ((443993.95999999996 5529893.27, 443991.48000000045 5529898.74, 443964.3499999996 5529904.699999999, 443934.16000000015 5529881.35, 443915.6799999997 5529873.9399999995, 443899.20999999996 5529898.23, 443682.8300000001 5529781.039999999, 443792.45999999996 5529769.68, 443852.26999999955 5529775.470000001, 443955.8499999996 5529829.390000001, 443962.6699999999 5529836.09, 443993.95999999996 5529893.27)), ((444339.29000000004 5529782.789999999, 444337.04000000004 5529785.98, 444298.13999999966 5529841.09, 444284.66000000015 5529844.68, 444134.0099999998 5529759.039999999, 444132.8700000001 5529752.74, 444179.51999999955 5529696.970000001, 444187.4500000002 5529687.51, 444339.29000000004 5529782.789999999)), ((444286.83999999985 5529858.609999999, 444277.78000000026 5529870.869999999, 444268.3700000001 5529883.6, 444215.0099999998 5529857.32, 444183.36000000034 5529841.74, 444198.63999999966 5529811.15, 444286.83999999985 5529858.609999999)), ((443702.0800000001 5529891.699999999, 443856.3799999999 5529970.42, 443850.73000000045 5529980.42, 443731.5800000001 5529920.199999999, 443696.6200000001 5529902.539999999, 443641.8200000003 5529874.84, 443646.0099999998 5529863.1, 443702.0800000001 5529891.699999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7339-005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7339-005.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7339-005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7339-005.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41885</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109053</v>
       </c>
       <c r="O2" s="3">
-        <v>46210.66658318565</v>
+        <v>46262.09548042663</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25792</v>
       </c>
       <c r="S2" s="3">
         <v>25792</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>