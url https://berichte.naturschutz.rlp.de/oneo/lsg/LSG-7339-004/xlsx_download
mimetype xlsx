--- v4 (2026-07-13)
+++ v5 (2026-10-20)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Pfauengrund</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7339-004</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mainz-Bingen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7339-004.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7339-004.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((436867.21999999974 5532187.550000001, 436858.70999999996 5532200.470000001, 436949.11000000034 5532267.359999999, 436940.11000000034 5532269.49, 436830.4199999999 5532213.789999999, 436662.1500000004 5532169.5, 436635.76999999955 5532158.27, 436613.8099999996 5532133.199999999, 436585.5999999996 5532119.74, 436547.54000000004 5532115.449999999, 436501.9000000004 5532101.220000001, 436453.73000000045 5532086.619999999, 436381.53000000026 5532078.8100000005, 436359.0800000001 5532073.33, 436300.0499999998 5532058.92, 436294.71999999974 5532057.619999999, 436252.7000000002 5532045.6, 436218.29000000004 5532035.76, 436185.26999999955 5532016.609999999, 436172.3700000001 5532009.130000001, 436133.5800000001 5531998.98, 436094.8200000003 5531988.84, 436102.03000000026 5531968.26, 436115.1799999997 5531975.48, 436129.4299999997 5531985.98, 436137.3300000001 5531987.0600000005, 436176.23000000045 5531998.789999999, 436190.61000000034 5532004.550000001, 436220.4900000002 5532016.529999999, 436258.0999999996 5532030.390000001, 436296.53000000026 5532044.550000001, 436300.36000000034 5532036.359999999, 436285.6200000001 5532029.66, 436225.86000000034 5532002.49, 436178.75 5531989.16, 436133.5700000003 5531978.02, 436121.1299999999 5531967.220000001, 436095.9000000004 5531952.73, 436084.01999999955 5531945.9, 436082.6299999999 5531945.1, 436059.98000000045 5531930.9399999995, 436052.8300000001 5531923.6, 436046.5599999996 5531917.15, 436027.48000000045 5531897.57, 435986.96999999974 5531879.460000001, 436044.79000000004 5531819.32, 436051.29000000004 5531817.880000001, 436054.54000000004 5531819.289999999, 436096.01999999955 5531855.449999999, 436106.7000000002 5531868.66, 436135.3499999996 5531904.1, 436146.38999999966 5531912.029999999, 436161.9500000002 5531923.220000001, 436313.29000000004 5531988.539999999, 436319.70999999996 5531991.3100000005, 436326.4900000002 5531983.199999999, 436331.9500000002 5531982.66, 436347.7999999998 5531997.9, 436393.0700000003 5532041.449999999, 436520.04000000004 5532068.529999999, 436525.61000000034 5532052.91, 436532.6200000001 5532033.23, 436537.61000000034 5532031.220000001, 436599.23000000045 5532061.4, 436603.04000000004 5532067.25, 436602.9900000002 5532079.93, 436748.61000000034 5532162.220000001, 436788.7000000002 5532172.09, 436806.9500000002 5532164.07, 436867.21999999974 5532187.550000001)), ((436170.23000000045 5532015.800000001, 436215.38999999966 5532042.17, 436240.7599999998 5532049.4399999995, 436292.8700000001 5532064.369999999, 436380.3300000001 5532085.720000001, 436452.2400000002 5532093.51, 436546.1200000001 5532122.33, 436583.25 5532127.49, 436608.9500000002 5532139.74, 436630.8799999999 5532164.83, 436659.46999999974 5532177.26, 436742.1799999997 5532198.43, 436741.0099999998 5532203.66, 436737.71999999974 5532218.380000001, 436736.71999999974 5532222.85, 436732.3700000001 5532244.119999999, 436727.66000000015 5532246.99, 436651.25 5532225.91, 436547.38999999966 5532181.529999999, 436540.9500000002 5532171.800000001, 436465.36000000034 5532160.1899999995, 436433.1799999997 5532147.42, 436375.5700000003 5532124.57, 436359.86000000034 5532118.35, 436294.75 5532100.75, 436230.1200000001 5532074.32, 436114.66000000015 5532016.68, 436090.5099999998 5532004.630000001, 436093.0499999998 5531995.609999999, 436170.23000000045 5532015.800000001)))</t>
   </si>
   <si>
     <t>Änderung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7339-004" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7339-004.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7339-004" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7339-004.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41885</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109052</v>
       </c>
       <c r="O2" s="3">
-        <v>46216.12621185396</v>
+        <v>46315.47451545994</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>23207</v>
       </c>
       <c r="S2" s="3">
         <v>24334</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>