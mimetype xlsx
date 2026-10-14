--- v3 (2026-07-10)
+++ v4 (2026-10-14)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Welzbachtal von Hasenborn bis Atzelberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7339-003</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Mainz-Bingen</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7339-003.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7339-003.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((431139.01999999955 5529124.279999999, 431138.6900000004 5529118.65, 431152.2000000002 5529103.539999999, 431165.0599999996 5529089.130000001, 431166.4900000002 5529081.619999999, 431163.28000000026 5529078.970000001, 431160.29000000004 5529076.49, 431154.83999999985 5529071.960000001, 431143.6200000001 5529062.66, 431136.48000000045 5529056.74, 431130.6699999999 5529051.93, 431125.2999999998 5529047.460000001, 431113.54000000004 5529037.720000001, 431098.25 5529025.039999999, 431086.6500000004 5529015.42, 431032.13999999966 5528970.210000001, 430955.3700000001 5528917.02, 430957.7999999998 5528906.83, 430951.4500000002 5528906.34, 430920.91000000015 5528864.24, 430884.9500000002 5528828.050000001, 430879.0099999998 5528823.550000001, 430874.86000000034 5528820.390000001, 430864.01999999955 5528812.140000001, 430861.54000000004 5528810.25, 430846.5099999998 5528790.9, 430841.71999999974 5528784.75, 430836.9299999997 5528778.59, 430830.4299999997 5528770.220000001, 430828.3200000003 5528767.49, 430826.78000000026 5528761.84, 430825.6699999999 5528757.779999999, 430828.7599999998 5528741.880000001, 430829.8700000001 5528736.1899999995, 430831.45999999996 5528728.039999999, 430833.5700000003 5528717.199999999, 430833.6200000001 5528715.300000001, 430833.8700000001 5528705.699999999, 430825.8300000001 5528686.529999999, 430819.9299999997 5528672.460000001, 430817.01999999955 5528665.52, 430815.76999999955 5528666.23, 430814.33999999985 5528662.529999999, 430789.45999999996 5528598.539999999, 430784.1299999999 5528577.98, 430782.11000000034 5528570.1899999995, 430780.1299999999 5528564.52, 430777.3499999996 5528556.58, 430776.1900000004 5528553.279999999, 430773.9400000004 5528546.859999999, 430772 5528541.289999999, 430769.8499999996 5528535.16, 430767.8700000001 5528529.5, 430751.54000000004 5528496.74, 430742.21999999974 5528477.8100000005, 430737.4900000002 5528468.210000001, 430734.4900000002 5528462.109999999, 430718.6799999997 5528430, 430712.4500000002 5528417.35, 430707.8200000003 5528407.93, 430703.7599999998 5528399.67, 430699.46999999974 5528390.970000001, 430694.5 5528380.880000001, 430670.8499999996 5528336.279999999, 430663.4900000002 5528322.41, 430657.63999999966 5528310.369999999, 430654.73000000045 5528304.380000001, 430648.23000000045 5528287.0600000005, 430646.16000000015 5528281.539999999, 430643.4500000002 5528274.33, 430624.75 5528224.48, 430644.25 5528214.609999999, 430647.4000000004 5528213.01, 430689.3099999996 5528191.779999999, 430692.66000000015 5528200.24, 430693.38999999966 5528202.1, 430698.0499999998 5528210.76, 430700.91000000015 5528215.09, 430706.63999999966 5528223.779999999, 430711.58999999985 5528230.74, 430714.83999999985 5528235.300000001, 430719.1799999997 5528241.4, 430722.7999999998 5528246.73, 430735.2999999998 5528256.01, 430758.25 5528268.65, 430766.78000000026 5528272.99, 430777.29000000004 5528278.35, 430782.76999999955 5528281.8100000005, 430787.5099999998 5528285.93, 430789.01999999955 5528287.24, 430795.1500000004 5528296.68, 430799.83999999985 5528303.890000001, 430804.6299999999 5528311.27, 430808.28000000026 5528316.880000001, 430813.29000000004 5528324.59, 430828.54000000004 5528348.0600000005, 430831.51999999955 5528352.83, 430836.03000000026 5528360.029999999, 430842.1299999999 5528369.779999999, 430845.51999999955 5528375.199999999, 430848.7599999998 5528380.369999999, 430860.5800000001 5528399.27, 430868.75 5528412.32, 430872.8799999999 5528418.93, 430877.20999999996 5528425.17, 430890.51999999955 5528444.41, 430894.26999999955 5528449.84, 430898.25 5528455.6, 430902.5800000001 5528461.84, 430910.08999999985 5528472.699999999, 430923.0800000001 5528491.48, 430925.75 5528495.34, 430930.66000000015 5528501.67, 430933.08999999985 5528504.789999999, 430941.61000000034 5528515.77, 430946.5099999998 5528522.09, 430950 5528527.220000001, 430954.0499999998 5528533.17, 430960.8499999996 5528543.18, 430970.51999999955 5528557.41, 430975.1900000004 5528564.27, 430978.8799999999 5528569.17, 430985.0700000003 5528577.390000001, 430990.5999999996 5528584.74, 430996.6699999999 5528592.8100000005, 431000.7599999998 5528598.24, 431004.1900000004 5528602.789999999, 431010.13999999966 5528610.699999999, 431015.4900000002 5528617.8100000005, 431020.54000000004 5528624.52, 431029.3200000003 5528636.18, 431037.0700000003 5528646.48, 431041.51999999955 5528652.390000001, 431050.2000000002 5528661.789999999, 431060.4299999997 5528672.880000001, 431072.5599999996 5528686.029999999, 431076.7000000002 5528690.51, 431080.76999999955 5528694.92, 431093.0999999996 5528708.289999999, 431096.29000000004 5528711.74, 431100.3499999996 5528716.140000001, 431103.54000000004 5528719.6, 431120.21999999974 5528737.67, 431119.63999999966 5528746.5, 431122.4900000002 5528747.73, 431125.33999999985 5528748.970000001, 431131.8799999999 5528740.85, 431142.0800000001 5528730.9, 431151.8300000001 5528721.390000001, 431159.78000000026 5528713.640000001, 431163.5700000003 5528709.9399999995, 431173.6200000001 5528700.140000001, 431187.54000000004 5528686.5600000005, 431194.21999999974 5528680.050000001, 431200.1900000004 5528674.220000001, 431221.0800000001 5528653.84, 431225.61000000034 5528653.720000001, 431255 5528678.140000001, 431259.4500000002 5528694.039999999, 431252.11000000034 5528715.73, 431249.4000000004 5528723.710000001, 431246.29000000004 5528732.92, 431242.9900000002 5528742.66, 431244.21999999974 5528747.77, 431249.63999999966 5528747.050000001, 431293.08999999985 5528783.859999999, 431299.1900000004 5528789.029999999, 431357.8700000001 5528838.76, 431363.96999999974 5528843.91, 431432.38999999966 5528901.880000001, 431438.4900000002 5528907.08, 431441.53000000026 5528909.619999999, 431515.79000000004 5528972.539999999, 431542.36000000034 5528995.039999999, 431542.29000000004 5529000.3100000005, 431487.7999999998 5529045.98, 431461.4400000004 5529068.07, 431445.76999999955 5529081.199999999, 431438.8799999999 5529086.98, 431434.3200000003 5529091.33, 431434.9299999997 5529097.34, 431438.26999999955 5529098.85, 431436.4500000002 5529139.619999999, 431432.4000000004 5529141.380000001, 431440.91000000015 5529154.529999999, 431505.75 5529221.77, 431511.75 5529227.32, 431625.1799999997 5529332.449999999, 431633.9199999999 5529340.6899999995, 431676.3099999996 5529382.279999999, 431719.9299999997 5529425.07, 431721.2599999998 5529428.949999999, 431725.96999999974 5529437.18, 431731.6799999997 5529438.550000001, 431784.76999999955 5529483.789999999, 431790.08999999985 5529488.33, 431861.76999999955 5529549.390000001, 431870.20999999996 5529557.93, 431926.1299999999 5529620.68, 431934.11000000034 5529629.640000001, 431942.98000000045 5529639.6, 431994.23000000045 5529697.109999999, 432002.3700000001 5529705.98, 432053.6299999999 5529757.51, 432062.1299999999 5529766.050000001, 432129.95999999996 5529834.23, 432127.79000000004 5529837.9399999995, 432134.1799999997 5529842.050000001, 432141.1900000004 5529844.039999999, 432214.4199999999 5529908.140000001, 432217.4500000002 5529910.789999999, 432223.71999999974 5529916.289999999, 432241.6299999999 5529931.960000001, 432274.38999999966 5529960.640000001, 432280.20999999996 5529966.34, 432283.8200000003 5529968.07, 432291.79000000004 5529971.890000001, 432338.61000000034 5529994.33, 432345.7999999998 5529997.779999999, 432349.71999999974 5529998.640000001, 432410.6699999999 5530012.09, 432413.7999999998 5530016.76, 432417.51999999955 5530018.65, 432416.83999999985 5530022.390000001, 432407.3499999996 5530074.43, 432401.7400000002 5530104.199999999, 432393.8499999996 5530146.119999999, 432387.7000000002 5530178.800000001, 432386.8799999999 5530183.960000001, 432378.73000000045 5530186.01, 432381.66000000015 5530192.24, 432376.86000000034 5530232.5600000005, 432375.8799999999 5530240.460000001, 432369.2400000002 5530294.35, 432368.2599999998 5530302.289999999, 432366.2000000002 5530318.960000001, 432364.83999999985 5530329.98, 432363.8099999996 5530338.33, 432361.3099999996 5530358.619999999, 432360.26999999955 5530367.050000001, 432358.25 5530383.390000001, 432358.0099999998 5530385.369999999, 432355.91000000015 5530402.390000001, 432354.25 5530415.84, 432352.08999999985 5530433.369999999, 432351.21999999974 5530440.41, 432349.5 5530454.41, 432347.5800000001 5530469.99, 432346.16000000015 5530481.5, 432345.1500000004 5530489.640000001, 432343.51999999955 5530502.890000001, 432340.9000000004 5530524.17, 432338.1500000004 5530546.449999999, 432332.5 5530592.300000001, 432331.0800000001 5530603.8100000005, 432328.20999999996 5530627.09, 432325.51999999955 5530648.92, 432321.0700000003 5530652.33, 432324.4900000002 5530657.3100000005, 432318.38999999966 5530707.68, 432317.4299999997 5530715.6, 432316.33999999985 5530724.58, 432314.29000000004 5530741.529999999, 432313.1900000004 5530750.6, 432311.66000000015 5530763.23, 432309.51999999955 5530780.9399999995, 432307.79000000004 5530795.199999999, 432305.9500000002 5530810.369999999, 432304.4000000004 5530823.220000001, 432302.73000000045 5530836.960000001, 432301.11000000034 5530850.35, 432300.0099999998 5530859.470000001, 432298.4400000004 5530872.359999999, 432297.20999999996 5530882.51, 432297.53000000026 5530893.789999999, 432306.0499999998 5530920.5, 432317.6799999997 5530956.92, 432318.29000000004 5530958.83, 432326.1900000004 5530995.710000001, 432325.5599999996 5531003.550000001, 432324.6900000004 5531014.48, 432314.91000000015 5531035.32, 432311.0999999996 5531041.359999999, 432304.13999999966 5531052.4, 432292.88999999966 5531070.25, 432281.08999999985 5531088.960000001, 432275.46999999974 5531090.32, 432273.0800000001 5531093.550000001, 432274.21999999974 5531098.77, 432267.6500000004 5531107.9, 432263.4299999997 5531113.77, 432261.79000000004 5531116.039999999, 432251.13999999966 5531127.369999999, 432246.33999999985 5531132.5, 432214.73000000045 5531166.130000001, 432209.8099999996 5531173.0600000005, 432187.8700000001 5531203.93, 432181.6900000004 5531212.630000001, 432173.9299999997 5531223.539999999, 432168.4000000004 5531230.16, 432128.61000000034 5531277.76, 432119.1299999999 5531289.0600000005, 432099.6200000001 5531308.4, 432096.1299999999 5531311.859999999, 432088.9000000004 5531319.02, 432076.4000000004 5531330.48, 432070.1699999999 5531336.18, 432062.5800000001 5531343.140000001, 432055.5499999998 5531349.58, 432049.98000000045 5531354.68, 432046.4199999999 5531357.630000001, 432028.53000000026 5531372.4399999995, 432019.75 5531379.720000001, 432010.1299999999 5531385.92, 432003.4900000002 5531390.199999999, 431984.91000000015 5531402.1899999995, 431978.51999999955 5531406.3100000005, 431971.96999999974 5531410.539999999, 431962.46999999974 5531416.67, 431964.5499999998 5531420.210000001, 431966.86000000034 5531424.15, 431966.9000000004 5531424.17, 431966.2999999998 5531424.52, 431959.26999999955 5531428.57, 431959.79000000004 5531428.869999999, 431861.1900000004 5531487.76, 431827.6200000001 5531507.880000001, 431780.58999999985 5531535.99, 431775.9199999999 5531538.779999999, 431755.70999999996 5531550.859999999, 431696.1699999999 5531576.380000001, 431673.95999999996 5531585.949999999, 431617.0499999998 5531610.470000001, 431515.86000000034 5531644.42, 431510.75 5531646.130000001, 431481.2400000002 5531656.039999999, 431453.01999999955 5531665.5, 431448.0599999996 5531667.17, 431439.86000000034 5531671.529999999, 431430.76999999955 5531676.27, 431306.48000000045 5531741.35, 431304.6200000001 5531742.289999999, 431294.6200000001 5531747.34, 431291 5531749.23, 431238.9500000002 5531901.140000001, 431235.6699999999 5531910.74, 431213.66000000015 5531976.109999999, 431186.5099999998 5532053.890000001, 431184.53000000026 5532059.5600000005, 431154.88999999966 5532122.48, 431152.5800000001 5532127.369999999, 431150.16000000015 5532132.65, 431129.8700000001 5532175.51, 431124.9000000004 5532182.85, 431121.54000000004 5532187.789999999, 431116.33999999985 5532195.4399999995, 431106.0700000003 5532210.57, 431096.98000000045 5532223.970000001, 431083.08999999985 5532244.41, 431072.2000000002 5532260.470000001, 431065.1500000004 5532270.85, 431062.9500000002 5532274.08, 431059.76999999955 5532278.77, 431056.16000000015 5532284.109999999, 431049.91000000015 5532293.300000001, 431049.5599999996 5532293.890000001, 431027.4299999997 5532331.34, 431024.8099999996 5532335.779999999, 431017.3300000001 5532348.42, 431010.7599999998 5532359.539999999, 431000.5999999996 5532377.380000001, 431000.48000000045 5532377.630000001, 430993.6900000004 5532390.6899999995, 430981.2599999998 5532416.130000001, 430972.5099999998 5532434.029999999, 430966.41000000015 5532446.51, 430963.0599999996 5532453.359999999, 430959.63999999966 5532460.34, 430957.70999999996 5532464.300000001, 430954.9199999999 5532470.02, 430951.3300000001 5532477.300000001, 430946.6500000004 5532486.300000001, 430936.95999999996 5532504.890000001, 430926.0599999996 5532525.789999999, 430922.2000000002 5532533.1899999995, 430918.29000000004 5532540.699999999, 430910.6500000004 5532555.35, 430906.36000000034 5532563.58, 430901.5700000003 5532572.76, 430899.6200000001 5532576.5, 430899.48000000045 5532576.77, 430896.03000000026 5532583.26, 430888.6299999999 5532597.140000001, 430880.08999999985 5532613.210000001, 430855.16000000015 5532596.640000001, 430851.79000000004 5532594.43, 430847.5599999996 5532591.789999999, 430847.0700000003 5532591.359999999, 430823.71999999974 5532575.85, 430802.54000000004 5532561.8100000005, 430799.36000000034 5532559.68, 430794.16000000015 5532556.24, 430773.8700000001 5532542.8100000005, 430751.75 5532522.67, 430746.73000000045 5532518.050000001, 430732.1500000004 5532511.42, 430722.73000000045 5532502.01, 430720.36000000034 5532499.58, 430708.25 5532488.75, 430696.5499999998 5532479.84, 430677.5499999998 5532468.18, 430664.63999999966 5532460.24, 430646.8700000001 5532450.199999999, 430599.3200000003 5532416.140000001, 430580.33999999985 5532403.66, 430541.8700000001 5532376.640000001, 430541.3099999996 5532369.25, 430576.01999999955 5532324.890000001, 430605.5599999996 5532287.140000001, 430614.83999999985 5532275.43, 430625.6299999999 5532261.630000001, 430628.3300000001 5532258.199999999, 430633.4400000004 5532251.65, 430639.58999999985 5532243.789999999, 430650.1799999997 5532230.24, 430653.21999999974 5532226.359999999, 430662.9199999999 5532213.949999999, 430667.9400000004 5532207.529999999, 430676.0499999998 5532203.24, 430680.88999999966 5532196.890000001, 430678.8300000001 5532193.210000001, 430693.2000000002 5532174.109999999, 430701.1299999999 5532163.58, 430706.91000000015 5532155.9, 430711.26999999955 5532150.1, 430718.0599999996 5532141.08, 430726.20999999996 5532130.27, 430730.1699999999 5532124.99, 430734.86000000034 5532118.77, 430756.5499999998 5532089.9399999995, 430774.76999999955 5532065.73, 430779.5999999996 5532059.33, 430791.36000000034 5532043.710000001, 430814.3499999996 5532013.16, 430831.26999999955 5531990.67, 430861.25 5531950.84, 430866.2999999998 5531944.140000001, 430873.71999999974 5531942.4399999995, 430872.20999999996 5531936.029999999, 430873.76999999955 5531932.3100000005, 430888.4000000004 5531896.41, 430893.6699999999 5531883.449999999, 430908.38999999966 5531847.33, 430913.78000000026 5531834.07, 430922.3799999999 5531812.960000001, 430924.26999999955 5531808.3100000005, 430934.78000000026 5531787.99, 430951.76999999955 5531755.140000001, 430972.5999999996 5531714.84, 430976.61000000034 5531707.09, 430984.5 5531691.84, 430991.3700000001 5531689.91, 431069.48000000045 5531732.050000001, 431076.5999999996 5531729.050000001, 431079.4299999997 5531724.91, 431084.46999999974 5531717.59, 431105.4500000002 5531687.15, 431116.70999999996 5531670.82, 431140.11000000034 5531636.859999999, 431151.1500000004 5531620.85, 431154.1200000001 5531617.43, 431170.29000000004 5531598.75, 431173.6699999999 5531594.99, 431185.2000000002 5531581.66, 431206.6699999999 5531557.27, 431211.5800000001 5531551.6899999995, 431216.73000000045 5531545.84, 431225.11000000034 5531536.33, 431231.9000000004 5531528.609999999, 431248.91000000015 5531509.289999999, 431255.4500000002 5531504.869999999, 431267.1900000004 5531496.960000001, 431287.5499999998 5531483.24, 431288.33999999985 5531482.710000001, 431292.96999999974 5531480.99, 431296.5800000001 5531479.65, 431297.5 5531479.3100000005, 431291.8700000001 5531474.890000001, 431256.6900000004 5531474.91, 431235.63999999966 5531473.33, 431215.1200000001 5531471.789999999, 431195.01999999955 5531470.289999999, 431178.61000000034 5531470.3100000005, 431169.5 5531470.970000001, 431148.53000000026 5531464.16, 431100.54000000004 5531446.880000001, 431095.0700000003 5531444.17, 431095.01999999955 5531439.75, 431086.1299999999 5531439.640000001, 431080.36000000034 5531436.949999999, 431056.96999999974 5531425.529999999, 431057.0800000001 5531421.35, 431072.36000000034 5531414.77, 431078.54000000004 5531412.109999999, 431092.96999999974 5531405.91, 431103.21999999974 5531401.49, 431103.51999999955 5531401.369999999, 431125.3700000001 5531391.9399999995, 431129.9299999997 5531390, 431138.16000000015 5531386.300000001, 431309.78000000026 5531312.130000001, 431317.9199999999 5531308.539999999, 431322.5999999996 5531306.59, 431329.63999999966 5531303.529999999, 431340.58999999985 5531298.800000001, 431403.9900000002 5531271.359999999, 431457.8300000001 5531248.07, 431502.7999999998 5531228.619999999, 431503.5499999998 5531228.35, 431525.7000000002 5531220.34, 431577.45999999996 5531201.67, 431645.9500000002 5531176.9399999995, 431667.03000000026 5531169.32, 431689.23000000045 5531161.300000001, 431726.7400000002 5531147.77, 431731.4900000002 5531146.039999999, 431739.16000000015 5531141.449999999, 431788.5099999998 5531112.4, 431796.5 5531113.25, 431803.8799999999 5531120.109999999, 431829.53000000026 5531144.029999999, 431832.98000000045 5531141.82, 431841.9900000002 5531136.57, 431868.76999999955 5531102.26, 431907.61000000034 5531052.49, 431937.21999999974 5531007.6, 431940.0700000003 5530998.43, 431940.1900000004 5530977.68, 431940.20999999996 5530973.539999999, 431940.5599999996 5530934.34, 431939.29000000004 5530903.539999999, 431939.1299999999 5530899.57, 431917.79000000004 5530825.57, 431916.5999999996 5530823.289999999, 431914.7000000002 5530819.67, 431884.8499999996 5530762.6, 431882.20999999996 5530757.5600000005, 431902.28000000026 5530719.42, 431915.33999999985 5530682.609999999, 431935.6799999997 5530671.460000001, 431939.5099999998 5530665.99, 431949.66000000015 5530651.470000001, 431974.36000000034 5530622.3100000005, 431999.53000000026 5530584.24, 432001.8799999999 5530580.6899999995, 432015.23000000045 5530560.5, 432031.0599999996 5530516.720000001, 432030.4900000002 5530506.34, 432035.86000000034 5530487.65, 432038.13999999966 5530468.83, 432045.54000000004 5530407.99, 432046.29000000004 5530401.800000001, 432053.66000000015 5530396.710000001, 432052.88999999966 5530389.449999999, 432051.83999999985 5530379.73, 432050.5 5530367.23, 432046.7999999998 5530331.449999999, 432044.3200000003 5530307.5, 432041.9000000004 5530284.140000001, 432041.13999999966 5530276.789999999, 432039.4900000002 5530260.890000001, 432035.26999999955 5530252.949999999, 432014.9000000004 5530214.68, 432004.8700000001 5530195.85, 432001.2400000002 5530188.890000001, 431987.13999999966 5530162.949999999, 431931.1799999997 5530073.85, 431893.5099999998 5530014.01, 431834.9400000004 5529959.34, 431831.23000000045 5529955.880000001, 431810.33999999985 5529936.390000001, 431786.03000000026 5529913.699999999, 431768.28000000026 5529897.140000001, 431720.5999999996 5529852.640000001, 431704.1299999999 5529811.710000001, 431700.8300000001 5529803.51, 431697.71999999974 5529795.76, 431694.4199999999 5529788.68, 431688.8799999999 5529776.779999999, 431683.3200000003 5529764.82, 431677.78000000026 5529752.93, 431668.03000000026 5529731.960000001, 431666.5099999998 5529728.699999999, 431658.2599999998 5529718.98, 431613.16000000015 5529669.1899999995, 431597.23000000045 5529651.619999999, 431593.5700000003 5529647.57, 431581.8099999996 5529634.59, 431578.3799999999 5529629.27, 431550.0700000003 5529558.0600000005, 431471.79000000004 5529497.380000001, 431463.88999999966 5529491.25, 431446.01999999955 5529477.390000001, 431443.3099999996 5529475.300000001, 431436.29000000004 5529468.02, 431426.0800000001 5529457.43, 431417.75 5529448.800000001, 431415.7400000002 5529446.710000001, 431392.29000000004 5529426.41, 431374.6299999999 5529414.359999999, 431364.75 5529407.609999999, 431353.33999999985 5529399.82, 431358.5499999998 5529397.220000001, 431369.41000000015 5529382.050000001, 431370.5800000001 5529364.470000001, 431370.3200000003 5529358.09, 431361.6699999999 5529331.1, 431358.4900000002 5529321.18, 431357.96999999974 5529319.57, 431351.3300000001 5529317.369999999, 431298.4500000002 5529266.609999999, 431293.71999999974 5529262.07, 431276.76999999955 5529245.82, 431273.8499999996 5529243.02, 431267.8499999996 5529237.73, 431230.26999999955 5529204.630000001, 431226.61000000034 5529201.41, 431209.7999999998 5529186.609999999, 431200.71999999974 5529178.619999999, 431171.6200000001 5529152.98, 431162.36000000034 5529144.83, 431153.6900000004 5529137.1899999995, 431145.46999999974 5529129.960000001, 431139.01999999955 5529124.279999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7339-003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7339-003.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7339-003" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7339-003.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>41885</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109051</v>
       </c>
       <c r="O2" s="3">
-        <v>46213.82349709586</v>
+        <v>46309.30443262814</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29232</v>
       </c>
       <c r="S2" s="3">
         <v>29232</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>