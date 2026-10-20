--- v2 (2026-07-12)
+++ v3 (2026-10-20)
@@ -111,51 +111,51 @@
   <si>
     <t>Am Quodgraben</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7338-013</t>
   </si>
   <si>
     <t>Müller, Martin, LANIS-Zentrale</t>
   </si>
   <si>
     <t>fachliche Kontrolle</t>
   </si>
   <si>
     <t>gelegenheitsbedingte Kontrolle der Geometrie, keine offensichtlichen Fehler</t>
   </si>
   <si>
     <t>LK Rhein-Pfalz-Kreis</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7338-013.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7338-013.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((453911.268029 5470401.761453, 454023.629085 5470410.649632, 454033.779 5470395.059, 454042.627 5470381.468, 454045.856 5470376.506, 454049.089 5470371.542, 454052.7 5470365.998, 454055.045 5470362.395, 454056.258 5470360.531, 454070.572 5470338.549, 454078.706 5470326.054, 454086.834 5470313.863, 454095.597 5470300.716, 454095.824 5470300.376, 454104.087 5470287.975, 454108.679 5470281.084, 454109.283 5470280.178, 454148.132 5470222.275, 454152.1 5470215.494, 454160.287 5470201.5, 454164.047 5470195.073, 454166.194 5470191.404, 454169.25 5470186.65, 454182.468 5470166.083, 454185.803 5470161.309, 454191.256 5470153.504, 454196.269 5470146.328, 454199.344 5470141.927, 454201.713 5470138.189, 454205.726 5470131.896, 454209.11 5470126.564, 454214.929 5470117.394, 454216.826 5470114.404, 454219.992 5470109.416, 454224.687 5470102.017, 454231.677 5470090.025, 454234.812 5470086.062, 454237.899 5470081.198, 454240.445 5470077.186, 454245.196 5470069.699, 454252.884 5470057.584, 454255.675 5470052.557, 454257.98 5470048.406, 454255.36 5470048.613, 454238.66 5470049.954, 454226.971 5470050.892, 454215.446 5470051.822, 454127.624 5470058.907, 454125.485 5470046.16, 454125.248 5470044.746, 454124.395 5470039.661, 454134.419 5470037.988, 454134.254 5470032.116, 454134.229 5470031.211, 454134.009 5470023.525, 454133.911 5470020.084, 454133.819 5470016.867, 454133.705 5470012.872, 454133.507 5470005.96, 454133.409 5470002.512, 454133.179 5470000.355, 454132.576 5469994.688, 454132.39 5469992.946, 454132.016 5469989.445, 454131.47 5469984.335, 454130.72 5469977.322, 454130.563 5469975.866, 454129.669 5469967.545, 454129.411 5469965.147, 454129.073 5469961.983, 454128.531 5469956.904, 454128.111 5469952.972, 454127.868 5469951.759, 454127.314 5469948.993, 454126.772 5469946.284, 454126.506 5469944.947, 454126.392 5469944.375, 454125.966 5469942.227, 454123.889 5469931.819, 454123.843 5469931.6, 454121.841 5469921.559, 454121.014 5469917.416, 454119.953 5469912.538, 454118.023 5469903.649, 454117.424 5469900.893, 454116.284 5469895.638, 454114.895 5469889.238, 454114.098 5469885.572, 454112.592 5469878.647, 454112.356 5469877.563, 454111.099 5469871.776, 454109.817 5469865.877, 454109.629 5469865.002, 454108.194 5469858.385, 454107.288 5469854.202, 454106.238 5469849.376, 454105.559 5469846.255, 454104.372 5469840.784, 454102.81 5469833.58, 454100.471 5469822.814, 454099.671 5469819.146, 454099.271 5469817.306, 454047.282 5469831.922, 454045.913 5469827.315, 454043.683 5469819.972, 454042.959 5469817.589, 454042.774 5469816.978, 454041.869 5469815.43, 454039.17 5469810.817, 454037.302 5469807.624, 454031.499 5469797.405, 454030.691 5469795.983, 454028.73 5469792.53, 454027.643 5469784.469, 454027.51 5469783.486, 454026.661 5469777.192, 454025.497 5469768.557, 454025.218 5469766.49, 454023.513 5469753.85, 454023.342 5469752.582, 454023.191 5469746.998, 454023.116 5469744.352, 454022.995 5469740.06, 454022.748 5469731.306, 454022.718 5469730.238, 454022.5 5469722.562, 454022.336 5469716.712, 454022.309 5469714.186, 454022.039 5469706.21, 454021.983 5469703.355, 454021.886 5469698.47, 454020.356 5469694.063, 454019.136 5469690.554, 454018.845 5469689.715, 454017.511 5469685.876, 454016.038 5469681.637, 454015.283 5469679.465, 454014.399 5469676.92, 454013.114 5469673.221, 454011.041 5469670.062, 454007.592 5469664.806, 454005.058 5469660.945, 454005.917 5469660.414, 454075.079 5469617.703, 454082.215 5469613.296, 454084.312 5469612.001, 454086.714 5469610.518, 454085.459 5469602.744, 454084.222 5469595.081, 454082.985 5469587.414, 454082.023 5469581.45, 454081.491 5469578.155, 454080.975 5469574.961, 454079.908 5469568.348, 454078.752 5469561.186, 454078.332 5469558.583, 454077.641 5469558.697, 454076.357 5469555.78, 454074.476 5469551.505, 454073.952 5469550.65, 454069.556 5469543.473, 454064.453 5469535.137, 454061.056 5469529.588, 454060.354 5469528.44, 454056.781 5469524.914, 454051.874 5469520.072, 454043.636 5469511.943, 454034.031 5469502.465, 454029.091 5469497.59, 454024.791 5469493.346, 454019.703 5469488.326, 454007.674 5469476.456, 454006.53 5469475.58, 453999.937 5469470.529, 453993.557 5469465.642, 453980.567 5469455.69, 453977.278 5469453.171, 453973.873 5469450.562, 453962.655 5469441.969, 453951.453 5469433.387, 453940.763 5469425.198, 453935.914 5469421.483, 453925.037 5469413.15, 453918.336 5469408.017, 453915.625 5469405.94, 453911.457 5469405.304, 453906.199 5469407.197, 453897.024 5469415.564, 453888.835 5469424.869, 453877.74 5469438.755, 453858.391 5469464.78, 453857.089 5469466.675, 453849.082 5469478.005, 453841.957 5469488.127, 453835.868 5469496.777, 453831.769 5469502.601, 453824.451 5469514.412, 453819.68 5469522.114, 453814.591 5469530.328, 453811.559 5469535.383, 453808.32 5469540.783, 453804.595 5469546.993, 453799.526 5469555.444, 453793.269 5469565.875, 453779.051 5469589.578, 453778.416 5469590.507, 453777.828 5469591.366, 453776.865 5469592.757, 453776.353 5469593.498, 453774.367 5469595.734, 453760.331 5469622.181, 453742.765 5469654.615, 453729.58 5469681.921, 453724.461 5469692.523, 453718.401 5469708.723, 453714.888 5469733.33, 453714.391 5469763.17, 453709.517 5469804.631, 453699.952 5469827.824, 453701.457 5469830.967, 453702.764 5469829.7, 453708.087 5469835.394, 453711.478 5469839.764, 453713.65 5469842.564, 453714.96 5469844.251, 453716.3 5469845.979, 453716.716 5469846.538, 453717.374 5469847.381, 453718.498 5469848.824, 453719.67 5469850.328, 453720.522 5469851.421, 453721.388 5469852.531, 453722.488 5469853.944, 453723.949 5469855.821, 453725.077 5469857.289, 453727.514 5469864.528, 453728.092 5469866.234, 453731.297 5469875.7, 453734.445 5469884.997, 453740.95 5469904.204, 453747.569 5469949.438, 453790.686 5470018.488, 453793.931 5470032.64, 453795.903 5470041.24, 453796.16 5470042.361, 453798.86 5470054.135, 453804.497 5470064.777, 453806.523 5470068.602, 453810.707 5470076.501, 453813.644 5470082.044, 453815.437 5470085.43, 453816.551 5470087.535, 453820.676 5470092.744, 453824.739 5470097.874, 453826.3 5470099.845, 453829.046 5470103.312, 453830.981 5470105.756, 453833.478 5470111.43, 453834.537 5470113.838, 453835.363 5470115.714, 453837.064 5470120.031, 453840.558 5470128.888, 453843.834 5470137.197, 453832.481 5470145.784, 453842.316 5470168.489, 453846.172 5470177.574, 453849.632 5470185.726, 453851.11 5470189.206, 453860.081 5470210.341, 453869.997 5470233.701, 453870.157 5470233.785, 453887.613 5470242.884, 453904.078 5470251.467, 453911.041 5470254.134, 453914.106 5470255.335, 453914.249 5470259.072, 453914.43 5470263.104, 453914.527 5470264.692, 453914.714 5470269.913, 453914.768 5470270.927, 453914.975 5470276.165, 453915.008 5470276.615, 453915.084 5470278.38, 453915.133 5470279.957, 453915.258 5470282.323, 453915.291 5470283.725, 453915.508 5470287.961, 453915.569 5470290.386, 453915.729 5470293.641, 453915.856 5470297.249, 453915.972 5470300.022, 453916.023 5470301.258, 453916.232 5470306.243, 453916.444 5470311.335, 453916.49 5470312.455, 453916.129 5470317.609, 453915.698 5470323.76, 453915.673 5470324.119, 453915.652 5470324.418, 453915.313 5470329.264, 453914.78 5470336.88, 453914.4 5470342.314, 453912.068 5470341.074, 453911.731 5470366.669, 453911.268029 5470401.761453)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -495,86 +495,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7338-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7338-013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7338-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7338-013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="69.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -644,51 +644,51 @@
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45917</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" t="s">
         <v>29</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2">
         <v>644006</v>
       </c>
       <c r="O2" s="3">
-        <v>46215.53381936168</v>
+        <v>46315.73349357276</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" s="3">
         <v>39757</v>
       </c>
       <c r="S2" s="3">
         <v>39757</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>