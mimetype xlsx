--- v2 (2026-07-11)
+++ v3 (2026-10-20)
@@ -111,51 +111,51 @@
   <si>
     <t>Mutterstadter Wald -Eichelgarten</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7338-012</t>
   </si>
   <si>
     <t>Müller, Martin, LANIS-Zentrale</t>
   </si>
   <si>
     <t>fachliche Korrektur</t>
   </si>
   <si>
     <t>Kontrolle der ALK-Konformität ergab z.T. erhebliche Unschärfen</t>
   </si>
   <si>
     <t>LK Rhein-Pfalz-Kreis</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7338-012.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7338-012.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((453999.181 5474404.769, 453997.579 5474405.774, 453812.162 5474524.472, 453726.507 5474578.844, 453539.096 5474697.808, 453521.721 5474707.252, 453500.353 5474719.775, 453487.669 5474727.881, 453475.445 5474734.996, 453465.722 5474740.293, 453298.649 5474824.173, 453289.124 5474777.259, 453273.965 5474688.036, 453269.911 5474660.869, 453265.552 5474631.669, 453262.975 5474593.308, 453263.269 5474555.586, 453266.875 5474516.714, 453274.751 5474478.156, 453285.538 5474442.941, 453301.573 5474404.049, 453320.096 5474369.566, 453349.265 5474324.536, 453365.96 5474299.387, 453435.275 5474208.664, 453471.66 5474161.215, 453505.191 5474117.296, 453571.446 5474030.77, 453644.805 5473934.65, 453714.578 5473843.446, 453728.066 5473824.71, 453740.844 5473805.187, 453743.987 5473799.28, 453773.183 5473761.173, 453783.699 5473747.483, 454018.938 5473828.848, 454030.613 5473830.227, 454041.126 5473828.378, 454117.546 5473796.749, 454138.836 5473786.253, 454159.195 5473774.117, 454235.993 5473721.596, 454255.384 5473711.36, 454275.893 5473704.683, 454412.705 5473673.633, 454430.977 5473672.923, 454489.649 5473676.002, 454570.831 5473675.561, 454585.674 5473675.97, 454600.877 5473677.4, 454664.744 5473691.282, 454668.886 5473692.183, 454673.373 5473687.075, 454678.321 5473687.715, 454684.797 5473680.498, 454708.4 5473654.303, 454711.612 5473650.738, 454717.209 5473644.521, 454719.798 5473640.842, 454727.544 5473629.846, 454737.778 5473615.322, 454744.424 5473605.876, 454748.791 5473598.898, 454770.55 5473564.075, 454773.277 5473559.712, 454797.583 5473522.757, 454804.749 5473511.861, 454809.286 5473504.964, 454814.113 5473497.627, 454853.88 5473437.17, 454859.846 5473428.104, 454879.226 5473398.635, 454884.601 5473389.988, 454892.011 5473378.076, 454895.385 5473372.653, 454898.294 5473367.976, 454912.099 5473345.783, 454945.683 5473291.797, 454950.591 5473291.297, 454956.039 5473296.945, 454973.552 5473306.011, 454987.936 5473314.987, 454996.275 5473329.462, 454999.835 5473335.638, 454998.455 5473336.678, 455001.836 5473348.253, 455085.897 5473502.805, 455088.24 5473507.108, 455131.906 5473587.279, 455154.043 5473628.124, 455165.31 5473648.912, 455179.731 5473675.429, 455227.599 5473763.982, 455234.986 5473777.417, 455236.246 5473785.763, 455233.838 5473794.01, 455193.91321716795 5473853.536694949, 455192.748 5473855.274, 455191.771 5473857.002, 455157.988 5473916.723, 455151.682 5473927.92, 455134.115 5473959.079, 455106.936 5473952.973, 455099.963 5473981.032, 455098.075 5473988.389, 455095.177 5473997.726, 455092 5474006.983, 455088.423 5474016.049, 455084.486 5474024.986, 455080.19 5474033.783, 455075.514 5474042.389, 455016.844 5474146.171, 455011.728 5474154.789, 455006.43 5474162.986, 455000.77 5474170.971, 454994.852 5474178.716, 454988.583 5474186.211, 454982.656 5474192.827, 454977.218 5474198.361, 454975.79 5474199.813, 454974.883 5474200.686, 454968.752 5474206.59, 454961.406 5474213.047, 454953.809 5474219.185, 454945.994 5474225.002, 454887.772 5474266.525, 454827.755 5474309.31, 454716.661 5474387.661, 454666.044 5474413.121, 454662.953 5474414.676, 454662.291 5474415.009, 454658.774 5474429.243, 454621.283 5474453.592, 454599.554 5474466.019, 454577.435 5474476.156, 454554.166 5474485.002, 454524.537 5474492.64, 454485.904 5474498.038, 454478.096 5474498.879, 454381.74 5474498.461, 454355.831 5474501.301, 454331.014 5474506.799, 454311.843 5474512.517, 454289.811 5474520.504, 454282.925 5474522.964, 454261.187 5474536.83, 454239.422 5474552.086, 454220.984 5474567.741, 454192.75 5474597.55, 454003.953 5474409.673, 454003.391 5474408.948, 453999.181 5474404.769)), ((455419.359659543 5473402.392475067, 455228.1495217416 5473596.096658144, 455192.30100641947 5473615.143989594, 455188.135 5473602.748, 455168.745 5473545.06, 455151.327 5473493.252, 455161.772 5473478.493, 455217.484 5473399.774, 455219.78 5473398.234, 455253.393 5473394.438, 455278.818 5473390.024, 455348.236 5473292.141, 455418.994 5473329.655, 455458.641 5473295.426, 455500.871 5473262.351, 455540.608 5473229.577, 455561.864 5473211.692, 455573.027 5473203.362, 455576.234 5473200.965, 455592.581 5473188.745, 455657.769 5473145.953, 455705.802 5473117.152, 455790.692 5473066.087, 455860.406 5473024.284, 455981.91 5473058.282, 455988.567 5473058.822, 455991.073 5473063.447, 455992.151 5473065.438, 456027.652 5473130.964, 456005.43 5473184.603, 455996.164 5473206.936, 455949.391 5473319.665, 455952.608 5473352.77, 455939.993 5473347.603, 455764.78438246535 5473278.118708415, 455761.416 5473279.023, 455760.852 5473280.415, 455718.903 5473384.003, 455707.776 5473410.891, 455693.532 5473445.308, 455675.014 5473490.056, 455674.467 5473525.101, 455631.925 5473530.484, 455625.168 5473534.363, 455608.276 5473544.051, 455591.393 5473553.752, 455574.5 5473563.441, 455512.8863573807 5473510.883444559, 455538.6581585626 5473480.123552825, 455419.359659543 5473402.392475067)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -495,86 +495,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7338-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7338-012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7338-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7338-012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="30.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="28" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="17.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="57.42578125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -644,51 +644,51 @@
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45917</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" t="s">
         <v>29</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2">
         <v>109050</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.27287771887</v>
+        <v>46315.93434185743</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" s="3">
         <v>23755</v>
       </c>
       <c r="S2" s="3">
         <v>30406</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>