--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>43287</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>644005</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.01428712659</v>
+        <v>46114.51127683798</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>43609</v>
       </c>
       <c r="S2" s="3">
         <v>43609</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>