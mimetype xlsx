--- v2 (2026-04-02)
+++ v3 (2026-05-18)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>43287</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>644005</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.51127683798</v>
+        <v>46160.11970648623</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>43609</v>
       </c>
       <c r="S2" s="3">
         <v>43609</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>