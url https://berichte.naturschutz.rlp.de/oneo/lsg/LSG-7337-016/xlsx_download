--- v3 (2026-05-18)
+++ v4 (2026-07-09)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>43287</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>644005</v>
       </c>
       <c r="O2" s="3">
-        <v>46160.11970648623</v>
+        <v>46212.31042993481</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>43609</v>
       </c>
       <c r="S2" s="3">
         <v>43609</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>