--- v4 (2026-07-09)
+++ v5 (2026-08-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Bildstöckel St. Martin</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-016</t>
   </si>
   <si>
     <t>Weigand, K.</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Südliche Weinstraße</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7337-016.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7337-016.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((434440.759 5460868.128, 434481.833 5460896.444, 434486.869 5460897.523, 434505.894 5460921.404, 434499.618 5460930.483, 434510.755 5460946.762, 434529.993 5460943.803, 434534.555 5460947.499, 434533.747 5460954.356, 434534.186 5460957.925, 434541.833 5460958.235, 434554.468 5460958.765, 434562.843 5460960.512, 434574.989 5460963.046, 434606.668 5460969.655, 434608.578 5460969.398, 434612.028 5460968.934, 434627.138 5460966.901, 434638.403 5460962.593, 434643.291 5460961.533, 434667.344 5460956.339, 434672.639 5460955.196, 434680.493 5460954.32, 434688.673 5460953.407, 434690.072 5460951.877, 434691.862 5460951.797, 434690.564 5460942.928, 434690.192 5460940.382, 434701.578 5460939.412, 434709.316 5460938.753, 434714.783 5460938.683, 434712.234 5460927.437, 434724.27 5460925.378, 434730.597 5460924.288, 434729.557 5460918.522, 434748.63 5460913.853, 434753.688 5460912.614, 434748.7 5460897.77, 434768.602 5460891.023, 434791.063 5460877.648, 434809.115 5460867.343, 434819.987 5460889.158, 434833.595 5460916.463, 434839.293 5460916.722, 434846.57 5460917.062, 434851.698 5460917.302, 434854.497 5460924.869, 434859.225 5460924.599, 434867.212 5460924.139, 434874.939 5460923.689, 434897.809 5460922.369, 434916.172 5460921.311, 434928.977 5460920.571, 434930.896 5460920.461, 434940.685 5460918.406, 434946.749 5460917.132, 434951.268 5460916.183, 434958.255 5460914.714, 434962.634 5460913.794, 434965.403 5460913.214, 434967.962 5460912.684, 434973.909 5460911.435, 434977.768 5460910.625, 434977.888 5460910.595, 434985.564 5460907.866, 434999.639 5460902.859, 435003.007 5460901.659, 435008.425 5460899.74, 435012.014 5460898.461, 435016.932 5460896.711, 435020.63 5460895.392, 435024.599 5460893.982, 435036.664 5460889.694, 435038.523 5460889.034, 435053.387 5460884.217, 435062.253 5460881.348, 435065.992 5460880.138, 435071.459 5460878.359, 435083.723 5460874.391, 435100.896 5460868.823, 435102.504 5460867.868, 435107.189 5460865.083, 435112.972 5460861.646, 435121.748 5460856.429, 435126.346 5460853.7, 435126.686 5460853.44, 435128.686 5460851.912, 435131.184 5460850.002, 435138.051 5460844.754, 435139.333 5460843.15, 435143.683 5460837.707, 435149.523 5460830.402, 435149.913 5460829.915, 435158.678 5460815.595, 435163.684 5460807.417, 435176.946 5460804.204, 435186.39 5460797.949, 435188.48 5460796.565, 435195.868 5460788.768, 435201.917 5460782.16, 435215.811 5460767.207, 435229.506 5460752.483, 435241.142 5460739.958, 435244.171 5460736.689, 435254.987 5460723.855, 435257.676 5460720.667, 435261.594 5460723.774, 435277.927 5460732.261, 435282.825 5460733.63, 435282.456 5460734.38, 435276.148 5460748.714, 435271.89 5460763.068, 435270.26 5460778.341, 435269.75 5460793.435, 435269.96 5460809.417, 435271.309 5460824.281, 435275.237 5460838.815, 435280.545 5460853.33, 435288.212 5460867.003, 435296.879 5460879.288, 435306.425 5460891.573, 435307.345 5460892.702, 435312.612 5460899.17, 435318 5460907.466, 435321.129 5460912.694, 435325.697 5460920.31, 435328.326 5460925.618, 435332.834 5460934.714, 435334.863 5460939.842, 435336.372 5460943.67, 435337.651 5460944.38, 435339.551 5460945.439, 435343.149 5460947.438, 435344.289 5460947.229, 435356.414 5460945.049, 435365.52 5460943.4, 435378.345 5460941.021, 435395.638 5460937.812, 435423.867 5460932.584, 435425.057 5460932.434, 435430.874 5460931.675, 435443.179 5460930.795, 435450.446 5460930.275, 435453.795 5460930.035, 435472.557 5460928.695, 435484.432 5460927.656, 435485.752 5460927.546, 435490.51 5460926.916, 435490.85 5460926.936, 435492.079 5460926.706, 435495.528 5460925.907, 435499.586 5460924.967, 435504.394 5460923.478, 435505.783 5460923.048, 435508.192 5460921.599, 435520.817 5460913.972, 435525.535 5460913.962, 435529.665 5460913.922, 435539.471 5460909.563, 435546.448 5460906.454, 435555.364 5460903.047, 435556.414 5460902.747, 435568.089 5460899.408, 435569.049 5460899.128, 435578.095 5460897.039, 435584.473 5460895.569, 435584.782 5460895.519, 435589.82 5460894.62, 435608.053 5460891.371, 435612.161 5460890.642, 435619.088 5460889.413, 435627.936 5460887.833, 435641.77 5460885.374, 435645.459 5460884.644, 435651.636 5460883.425, 435667.44 5460880.306, 435676.836 5460878.457, 435682.514 5460877.338, 435687.402 5460876.368, 435691.27 5460875.608, 435692.2 5460875.388, 435704.555 5460872.519, 435707.843 5460871.75, 435709.934 5460871.27, 435715.681 5460869.93, 435724.308 5460867.921, 435725.127 5460867.731, 435729.906 5460861.595, 435727.798 5460749.413, 435727.628 5460739.398, 435727.419 5460727.423, 435727.199 5460714.688, 435725.193 5460591.482, 435721.744 5460582.786, 435717.696 5460578.228, 435717.356 5460577.838, 435710.088 5460575.809, 435709.349 5460575.599, 435719.236 5460572.33, 435724.794 5460570.582, 435735.679 5460569.282, 435746.945 5460567.973, 435747.295 5460567.933, 435755.021 5460567.053, 435758.35 5460566.673, 435762.858 5460566.423, 435764.558 5460566.333, 435771.335 5460565.954, 435776.673 5460565.664, 435783.73 5460565.274, 435784.2 5460565.244, 435789.008 5460565.204, 435795.936 5460565.154, 435804.083 5460565.095, 435806.292 5460565.075, 435814.918 5460565.005, 435818.757 5460564.975, 435823.625 5460564.944, 435827.683 5460564.904, 435830.792 5460564.884, 435832.031 5460564.874, 435832.841 5460564.934, 435844.496 5460565.764, 435847.935 5460566.004, 435860.39 5460566.893, 435865.049 5460567.223, 435869.887 5460567.573, 435874.595 5460567.913, 435883.322 5460568.532, 435890.089 5460569.012, 435892.858 5460569.412, 435900.644 5460570.552, 435904.973 5460571.192, 435908.891 5460571.762, 435910.661 5460566.974, 435878.216 5460436.67, 435878.706 5460436.55, 435874.048 5460417.818, 435868.9 5460416.049, 435877.147 5460409.592, 435876.497 5460401.955, 435870.13 5460402.125, 435867.131 5460398.697, 435867.241 5460386.742, 435865.423 5460355.865, 435808.664 5460152.719, 435805.195 5460156.867, 435792.949 5460170.312, 435790.48 5460173.031, 435788.401 5460175.31, 435785.902 5460178.049, 435785.612 5460178.369, 435770.688 5460190.924, 435763.191 5460197.221, 435760.722 5460198.501, 435757.353 5460200.24, 435753.215 5460202.379, 435744.118 5460207.067, 435742.149 5460208.087, 435738.241 5460210.106, 435729.363 5460214.694, 435721.177 5460221.142, 435721.736 5460224.011, 435719.077 5460224.651, 435715.679 5460225.47, 435709.501 5460230.338, 435708.022 5460231.508, 435704.723 5460234.117, 435699.905 5460237.914, 435694.767 5460241.963, 435687.39 5460246.791, 435680.043 5460251.599, 435677.894 5460252.998, 435666.76 5460260.276, 435665.381 5460261.176, 435664.181 5460261.965, 435647.587 5460272.3, 435644.339 5460274.319, 435639.641 5460277.248, 435628.255 5460284.335, 435610.861 5460295.17, 435607.192 5460297.539, 435603.813 5460293.771, 435511.968 5460129.922, 435497.714 5460131.521, 435487.248 5460132.691, 435484.159 5460134.101, 435477.032 5460137.349, 435459.019 5460145.555, 435453.821 5460147.924, 435453.002 5460148.454, 435446.494 5460152.722, 435444.715 5460153.882, 435440.387 5460156.721, 435436.668 5460159.15, 435430.441 5460163.228, 435424.103 5460167.376, 435417.376 5460171.775, 435415.297 5460176.903, 435410.169 5460189.528, 435403.461 5460206.04, 435400.322 5460211.888, 435394.175 5460223.313, 435373.243 5460262.232, 435370.724 5460266.91, 435351.491 5460306.373, 435349.292 5460308.772, 435345.094 5460313.36, 435340.685 5460318.169, 435328.51 5460331.472, 435327.261 5460335.411, 435322.292 5460351.074, 435321.003 5460353.273, 435319.483 5460355.872, 435288.325 5460409.019, 435287.975 5460409.609, 435276.11 5460418.145, 435268.363 5460423.703, 435251.429 5460435.877, 435247.571 5460438.656, 435246.851 5460439.726, 435242.383 5460446.383, 435242.483 5460453.93, 435239.607 5460459.166, 435238.337 5460456.768, 435237.238 5460455.488, 435233.959 5460451.68, 435230.701 5460447.891, 435223.723 5460439.775, 435216.576 5460430.908, 435210.689 5460420.842, 435204.63 5460407.568, 435203.931 5460406.038, 435199.473 5460395.723, 435198.213 5460394.823, 435196.334 5460393.474, 435197.354 5460389.155, 435196.284 5460385.827, 435194.695 5460380.929, 435193.495 5460377.191, 435193.165 5460376.032, 435192.086 5460372.163, 435190.936 5460368.085, 435189.917 5460364.426, 435187.778 5460356.81, 435185.369 5460348.213, 435184.529 5460344.904, 435182.98 5460338.757, 435179.811 5460326.223, 435179.292 5460324.184, 435178.182 5460319.776, 435177.183 5460315.807, 435175.703 5460309.95, 435175.214 5460308.01, 435173.434 5460300.983, 435170.895 5460290.887, 435168.677 5460282.072, 435167.692 5460278.154, 435163.675 5460262.164, 435160.36 5460248.977, 435156.152 5460232.234, 435152.973 5460219.6, 435147.986 5460199.728, 435145.936 5460191.581, 435141.968 5460175.799, 435141.228 5460172.85, 435140.739 5460170.901, 435139.269 5460165.043, 435132.241 5460137.095, 435131.562 5460134.378, 435130.342 5460129.53, 435128.253 5460120.783, 435114.031 5460064.597, 435112.322 5460064.527, 435104.155 5460066.506, 435099.238 5460067.697, 435017.95 5460087.442, 434975.638 5460097.063, 434949.781 5460101.406, 434924.572 5460107.615, 434919.704 5460108.814, 434812.01 5460135.305, 434746.261 5460157.398, 434741.503 5460158.998, 434727.379 5460163.746, 434696.071 5460173.759, 434681.787 5460178.325, 434593.258 5460206.95, 434588.4 5460208.519, 434564.609 5460216.216, 434540.248 5460224.004, 434512.638 5460228.923, 434507.46 5460229.753, 434509.418 5460239.564, 434509.738 5460241.112, 434516.885 5460273.031, 434517.654 5460285.566, 434525.58 5460344.363, 434510.566 5460347.791, 434502.21 5460344.572, 434500.96 5460350.57, 434504.538 5460365.594, 434507.473 5460387.94, 434508.606 5460396.561, 434510.685 5460412.295, 434511.414 5460417.873, 434511.454 5460418.182, 434512.774 5460425.34, 434513.433 5460428.938, 434515.272 5460438.915, 434516.371 5460443.783, 434518.9 5460451.55, 434524.898 5460469.953, 434528.666 5460480.039, 434529.376 5460482.208, 434531.415 5460486.406, 434534.384 5460492.514, 434535.013 5460493.813, 434535.613 5460495.602, 434537.552 5460501.44, 434539.651 5460507.747, 434540.701 5460510.886, 434541.521 5460513.335, 434542.3 5460515.674, 434546.219 5460527.44, 434546.309 5460527.669, 434548.468 5460532.907, 434549.597 5460535.646, 434552.225 5460542.014, 434554.414 5460547.321, 434557.443 5460554.659, 434558.432 5460557.058, 434560.052 5460560.056, 434563.51 5460566.454, 434573.386 5460586.467, 434584.371 5460608.698, 434588.971 5460615.367, 434533.50474117557 5460634.025600001, 434471.166 5460683.226, 434502.303 5460705.667, 434509.28 5460711.665, 434513.319 5460715.143, 434517.117 5460718.392, 434524.024 5460724.291, 434532.731 5460731.718, 434541.686 5460739.354, 434541.926 5460739.564, 434549.533 5460745.452, 434561.198 5460754.468, 434562.097 5460755.388, 434566.536 5460759.956, 434567.235 5460760.676, 434573.123 5460768.153, 434578.391 5460774.83, 434591.235 5460791.133, 434599.722 5460801.909, 434600.287 5460802.878, 434600.8 5460803.758, 434610.786 5460820.931, 434611.246 5460821.721, 434618.943 5460834.935, 434621.132 5460840.223, 434623.401 5460845.691, 434625.68 5460851.179, 434630.887 5460863.724, 434627.919 5460869.361, 434615.624 5460871.93, 434604.767 5460873.97, 434593.272 5460875.819, 434581.597 5460876.989, 434571.221 5460877.239, 434561.635 5460876.039, 434554.598 5460874.88, 434552.628 5460874.56, 434549.69 5460872.911, 434543.442 5460869.382, 434538.365 5460864.564, 434529.809 5460856.438, 434514.874 5460845.341, 434498.821 5460833.946, 434454.91 5460788.814, 434425.431 5460757.407, 434385.929 5460730.487, 434381.793 5460728.211, 434371.496 5460722.498, 434367.93 5460721.591, 434361.848 5460720.032, 434333.088 5460712.654, 434330.336 5460716.272, 434328.156 5460718.946, 434328.043 5460719.084, 434326.972 5460720.397, 434324.12 5460723.895, 434322.04 5460726.446, 434320.388 5460728.472, 434320.126 5460728.793, 434317.443 5460732.084, 434315.89 5460733.989, 434315.735 5460734.179, 434311.675 5460739.158, 434308.25 5460743.358, 434322.644 5460758.192, 434332.665 5460768.519, 434349.014 5460792.838, 434335.026 5460797.37, 434337.658 5460803.462, 434340.094 5460810.298, 434340.295 5460821.895, 434341.524 5460822.311, 434340.701 5460824.555, 434340.189 5460825.928, 434339.569 5460827.64, 434339.243 5460828.528, 434394.298 5460863.26, 434395.041 5460863.729, 434397.264 5460858.076, 434437.837 5460873.222, 434440.759 5460868.128)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-016" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7337-016.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-016" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7337-016.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="37" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>43287</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>644005</v>
       </c>
       <c r="O2" s="3">
-        <v>46212.31042993481</v>
+        <v>46260.60945798808</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>43609</v>
       </c>
       <c r="S2" s="3">
         <v>43609</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>