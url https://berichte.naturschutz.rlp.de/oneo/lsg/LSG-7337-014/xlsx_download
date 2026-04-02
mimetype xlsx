--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109048</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.01288131353</v>
+        <v>46114.51127935568</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32486</v>
       </c>
       <c r="S2" s="3">
         <v>32486</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>