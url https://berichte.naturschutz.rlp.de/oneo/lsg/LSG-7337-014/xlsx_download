--- v2 (2026-04-02)
+++ v3 (2026-05-18)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109048</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.51127935568</v>
+        <v>46160.50001063388</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32486</v>
       </c>
       <c r="S2" s="3">
         <v>32486</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>