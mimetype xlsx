--- v3 (2026-05-18)
+++ v4 (2026-07-07)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109048</v>
       </c>
       <c r="O2" s="3">
-        <v>46160.50001063388</v>
+        <v>46210.71208351883</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32486</v>
       </c>
       <c r="S2" s="3">
         <v>32486</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>