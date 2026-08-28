--- v4 (2026-07-07)
+++ v5 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Triefenbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-014</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Südliche Weinstraße</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7337-014.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7337-014.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((438832.13999999966 5459256.85, 438843.6699999999 5459288.9, 438847.5499999998 5459323.75, 438824.21999999974 5459340.68, 438768.53000000026 5459354.890000001, 438707.03000000026 5459367.84, 438658.0800000001 5459381.779999999, 438596.71999999974 5459410.720000001, 438546.5099999998 5459418.220000001, 438509.70999999996 5459429.68, 438482.13999999966 5459453.279999999, 438453.61000000034 5459502.92, 438428.71999999974 5459518.41, 438418.11000000034 5459496.83, 438424.78000000026 5459457.0600000005, 438434.5999999996 5459320.15, 438444.33999999985 5459244.25, 438450.4400000004 5459177.5, 438461.54000000004 5459148.5600000005, 438498.38999999966 5459144.59, 438554.4500000002 5459145.869999999, 438607.1500000004 5459163.279999999, 438661.8799999999 5459150.1, 438708.33999999985 5459104.75, 438766.21999999974 5459076.449999999, 438843.3300000001 5459066.380000001, 438942.6299999999 5459048.4399999995, 439020.5999999996 5459028.34, 439149.71999999974 5458974.210000001, 439254.28000000026 5458925.050000001, 439323.20999999996 5458853.800000001, 439365.63999999966 5458833.119999999, 439422.5800000001 5458818.85, 439515.1699999999 5458801.67, 439600.9900000002 5458784.26, 439662.1299999999 5458768.83, 439735.8799999999 5458755.9, 439800.41000000015 5458731.34, 439889.5599999996 5458703.300000001, 439988.71999999974 5458669.35, 440090.3799999999 5458647.82, 440184.04000000004 5458632.59, 440243.16000000015 5458641.75, 440315.76999999955 5458656.869999999, 440406.21999999974 5458674.279999999, 440506.6699999999 5458685.289999999, 440603.79000000004 5458700.4399999995, 440679.76999999955 5458724.92, 440757.96999999974 5458742.32, 440823.83999999985 5458745.199999999, 440885.0599999996 5458744.27, 440924.21999999974 5458741.720000001, 440972.03000000026 5458736.82, 441006.71999999974 5458741.4399999995, 441034.6500000004 5458752.33, 441040.4299999997 5458784.609999999, 441052.66000000015 5458809.130000001, 441081.91000000015 5458840.470000001, 441165.63999999966 5458871.15, 441247.3499999996 5458901.41, 441358.9400000004 5458928.48, 441467.41000000015 5458965.18, 441565.63999999966 5458995.779999999, 441634.8799999999 5458995.529999999, 441701.78000000026 5458998.869999999, 441756.4299999997 5458996.199999999, 441785.53000000026 5459017.550000001, 441785.6500000004 5459052.050000001, 441770.2400000002 5459111.17, 441773.8099999996 5459169.529999999, 441760.6200000001 5459215.0600000005, 441690.2000000002 5459217.359999999, 441600.8499999996 5459208.9, 441519.5099999998 5459181.630000001, 441438.96999999974 5459168.33, 441289.3499999996 5459146.77, 441126.2999999998 5459114.74, 441019.1799999997 5459092.99, 440937.6500000004 5459086.220000001, 440905.2999999998 5459096.51, 440858.61000000034 5459123.369999999, 440828.6200000001 5459155.0600000005, 440801.7400000002 5459158.130000001, 440774.9400000004 5459138.1899999995, 440744.5700000003 5459084.890000001, 440687.6699999999 5459037.140000001, 440585.70999999996 5458988.1899999995, 440468.5999999996 5458954.33, 440350.2999999998 5458934.529999999, 440220.66000000015 5458925.18, 440083.33999999985 5458917.630000001, 439962.9400000004 5458932.91, 439883.71999999974 5458934.0600000005, 439797.86000000034 5458937.970000001, 439750.96999999974 5458953.33, 439724.4400000004 5458990.390000001, 439706.7400000002 5459042.1, 439696.9199999999 5459071.99, 439677.8300000001 5459101.25, 439652.21999999974 5459104.77, 439577.48000000045 5459092.74, 439491.4500000002 5459079.65, 439448.03000000026 5459081.880000001, 439410 5459087.390000001, 439326.25 5459138.220000001, 439261.76999999955 5459176.779999999, 439195.01999999955 5459189.4399999995, 439122.3300000001 5459203.82, 439004.04000000004 5459222.02, 438892.13999999966 5459231.470000001, 438844.1500000004 5459231.869999999, 438832.13999999966 5459256.85)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7337-014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7337-014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109048</v>
       </c>
       <c r="O2" s="3">
-        <v>46210.71208351883</v>
+        <v>46262.03757907802</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32486</v>
       </c>
       <c r="S2" s="3">
         <v>32486</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>