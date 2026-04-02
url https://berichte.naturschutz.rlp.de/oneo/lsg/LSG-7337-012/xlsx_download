--- v2 (2026-02-16)
+++ v3 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109046</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.01477895975</v>
+        <v>46114.51289695864</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29506</v>
       </c>
       <c r="S2" s="3">
         <v>29506</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>