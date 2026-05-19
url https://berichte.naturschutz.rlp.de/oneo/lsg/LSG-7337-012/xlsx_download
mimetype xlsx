--- v3 (2026-04-02)
+++ v4 (2026-05-19)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109046</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.51289695864</v>
+        <v>46161.18580805073</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29506</v>
       </c>
       <c r="S2" s="3">
         <v>29506</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>