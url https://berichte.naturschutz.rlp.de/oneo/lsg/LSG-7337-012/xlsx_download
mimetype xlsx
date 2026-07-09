--- v4 (2026-05-19)
+++ v5 (2026-07-09)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109046</v>
       </c>
       <c r="O2" s="3">
-        <v>46161.18580805073</v>
+        <v>46212.88720755278</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29506</v>
       </c>
       <c r="S2" s="3">
         <v>29506</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>