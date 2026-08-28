--- v5 (2026-07-09)
+++ v6 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Mittleres Modenbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-012</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Südliche Weinstraße</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7337-012.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7337-012.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((442231.61000000034 5458678.300000001, 442216.01999999955 5458707.42, 442116.8799999999 5458716.859999999, 441989.63999999966 5458704.91, 441918.1799999997 5458687.25, 441857.9000000004 5458674.140000001, 441810.0099999998 5458664.539999999, 441794.04000000004 5458621.17, 441780.5 5458569.699999999, 441741.4500000002 5458562.25, 441650.11000000034 5458560.380000001, 441619.7999999998 5458559.08, 441596.46999999974 5458576.01, 441565.33999999985 5458572.74, 441539.5099999998 5458570.77, 441500.5700000003 5458578.82, 441474.8200000003 5458578.84, 441437.96999999974 5458551.300000001, 441416.6299999999 5458530.140000001, 441393.2599999998 5458514.57, 441361.91000000015 5458505.8100000005, 441317.20999999996 5458494.59, 441274.8099999996 5458484.77, 441248.25 5458495.83, 441175.7999999998 5458566.710000001, 441140.36000000034 5458593.619999999, 441083.33999999985 5458586.880000001, 440985.11000000034 5458556.279999999, 440917.11000000034 5458537.48, 440834.26999999955 5458516.76, 440784.2599999998 5458510.25, 440704.8300000001 5458505.9, 440601.2999999998 5458505.51, 440510.7400000002 5458498.109999999, 440454.8200000003 5458481.33, 440424.88999999966 5458477.01, 440373.6299999999 5458483.050000001, 440315.4299999997 5458478.359999999, 440208.33999999985 5458470.109999999, 440169.4000000004 5458459.15, 440121.16000000015 5458428.07, 440088.7000000002 5458391.35, 440036.1500000004 5458371.43, 440002.7999999998 5458362.76, 439979.3300000001 5458357.1899999995, 439955.88999999966 5458346.119999999, 439918.83999999985 5458326.09, 439925.4000000004 5458277.32, 439953 5458216.720000001, 440008.54000000004 5458129.5, 440043.6699999999 5458038.09, 440068.03000000026 5457965.119999999, 440089.9400000004 5457893.74, 440140.2000000002 5457893.74, 440202.6200000001 5457897.77, 440202.5 5457844.26, 440206.6900000004 5457786.09, 440227.73000000045 5457749.25, 440317.0700000003 5457751.199999999, 440418.4500000002 5457760.68, 440507.9400000004 5457772.630000001, 440582.6799999997 5457784.66, 440642.9900000002 5457823.77, 440688.96999999974 5457873.460000001, 440723.75 5457924.58, 440758.63999999966 5457984.699999999, 440796.73000000045 5458018.199999999, 440868.0800000001 5458045.869999999, 440923.98000000045 5458055.65, 441004.3799999999 5458065.460000001, 441096.9299999997 5458060.279999999, 441192.7400000002 5458042.48, 441272.8499999996 5458000.789999999, 441339.78000000026 5457961.130000001, 441378.6699999999 5457952.08, 441435.7000000002 5457958.82, 441530.54000000004 5457986.0600000005, 441618.70999999996 5458002.5600000005, 441716.83999999985 5458005.67, 441834.0800000001 5458005.01, 441967.9500000002 5458001.199999999, 442065.98000000045 5457995.300000001, 442123.9299999997 5457981.5, 442145.16000000015 5457968.16, 442176.04000000004 5457920.92, 442185 5457888.57, 442194.88999999966 5457854.17, 442205.9199999999 5457817.23, 442263.98000000045 5457818.42, 442377.7599999998 5457837.91, 442492.75 5457849.84, 442571.83999999985 5457858.199999999, 442649.88999999966 5457846.6, 442712.36000000034 5457833.119999999, 442815.01999999955 5457849.550000001, 442915.58999999985 5457863.550000001, 443033.7599999998 5457867.359999999, 443095.20999999996 5457865.92, 443138.6299999999 5457882.699999999, 443150.21999999974 5457954.25, 443152.66000000015 5458003.15, 443134.8300000001 5458038.869999999, 443103.9299999997 5458129.6, 443053.96999999974 5458200.1, 442988.38999999966 5458204.699999999, 442851.1500000004 5458224.15, 442731.8300000001 5458228.890000001, 442619.23000000045 5458239.359999999, 442536.73000000045 5458239.640000001, 442532.3099999996 5458266.82, 442534.63999999966 5458306.73, 442543.76999999955 5458360.369999999, 442509.25 5458366.24, 442442.46999999974 5458371.9, 442368.73000000045 5458372.32, 442300.66000000015 5458377.029999999, 442237.1900000004 5458378.050000001, 442210.4000000004 5458389.609999999, 442213.0099999998 5458455.52, 442226.54000000004 5458525.49, 442231.61000000034 5458678.300000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7337-012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7337-012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109046</v>
       </c>
       <c r="O2" s="3">
-        <v>46212.88720755278</v>
+        <v>46262.16774636287</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>29506</v>
       </c>
       <c r="S2" s="3">
         <v>29506</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>