--- v3 (2026-07-13)
+++ v4 (2026-09-18)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Göcklinger Kaiserbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Südliche Weinstraße</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7337-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7337-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((429720.23000000045 5445859.289999999, 429642.33999999985 5445893.890000001, 429530.1200000001 5445958.35, 429503.79000000004 5445975.390000001, 429480.08999999985 5445926.32, 429415.0999999996 5445869.890000001, 429415.3499999996 5445743.859999999, 429416.4199999999 5445720.3100000005, 429299.0700000003 5445667.949999999, 429098.08999999985 5445669.42, 428885.4000000004 5445671.85, 428875.5499999998 5445751.25, 428777.03000000026 5445757.66, 428647.5599999996 5445765.289999999, 428504.0599999996 5445727.970000001, 428449.70999999996 5445713.119999999, 428343.1299999999 5445686.34, 428263.21999999974 5445670.01, 428186.8799999999 5445655.529999999, 428139.1500000004 5445574.41, 428104.91000000015 5445511.75, 428097.91000000015 5445486.52, 428093.29000000004 5445458.199999999, 428081.9500000002 5445367.630000001, 428078.6900000004 5445342.26, 428077.78000000026 5445319.289999999, 428084.9900000002 5445280.5, 428097.2000000002 5445260.51, 428199.33999999985 5445282.470000001, 428301.8300000001 5445306.91, 428347.6200000001 5445307.59, 428522.6500000004 5445307.66, 428678.1900000004 5445307.99, 428860.5700000003 5445310.27, 429155.5700000003 5445321.58, 429157.8799999999 5445411.5, 429210.2400000002 5445445.43, 429300.33999999985 5445460.359999999, 429304.45999999996 5445564.220000001, 429304.7599999998 5445603.210000001, 429398.0700000003 5445598.02, 429472.4199999999 5445638.08, 429563.0099999998 5445690.49, 429584.58999999985 5445698.640000001, 429687.3700000001 5445711.57, 429828.6500000004 5445736.970000001, 429875.23000000045 5445745.130000001, 429968.5 5445751.43, 430004.3700000001 5445748.01, 430041.29000000004 5445752.050000001, 430141.58999999985 5445715.07, 430168.9199999999 5445697.98, 430209.75 5445655.85, 430278.83999999985 5445563.1, 430309.0999999996 5445575.9, 430355.8200000003 5445568.550000001, 430428.20999999996 5445641.1899999995, 430330.6900000004 5445704.07, 430262.86000000034 5445740.26, 430273.96999999974 5445768.33, 430276.61000000034 5445790.73, 430174.9400000004 5445818.26, 430147.0499999998 5445802.369999999, 430121.01999999955 5445814.4, 430094.0499999998 5445840.470000001, 430079.5999999996 5445816.539999999, 430022.36000000034 5445823.3100000005, 429998.36000000034 5445842.27, 429907.83999999985 5445842.35, 429843.0700000003 5445848.42, 429782.95999999996 5445845.800000001, 429720.23000000045 5445859.289999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7337-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7337-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109045</v>
       </c>
       <c r="O2" s="3">
-        <v>46216.47359225573</v>
+        <v>46283.268081651</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>36258</v>
       </c>
       <c r="S2" s="3">
         <v>36258</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>