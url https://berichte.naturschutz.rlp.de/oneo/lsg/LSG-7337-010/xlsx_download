--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109044</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.16406399148</v>
+        <v>46114.95019120811</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32327</v>
       </c>
       <c r="S2" s="3">
         <v>32327</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>