--- v2 (2026-04-02)
+++ v3 (2026-05-25)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109044</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.95019120811</v>
+        <v>46167.66654394042</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32327</v>
       </c>
       <c r="S2" s="3">
         <v>32327</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>