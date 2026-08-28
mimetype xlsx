--- v3 (2026-05-25)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Erlenbach -Horbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Südliche Weinstraße</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7337-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7337-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((429288.28000000026 5442095.73, 429208.53000000026 5442121.4, 429143.8099999996 5442122.460000001, 429039.91000000015 5442125.58, 428904.83999999985 5442124.43, 428815.4900000002 5442115.970000001, 428726.0099999998 5442110.51, 428654.9500000002 5442128.33, 428603.6699999999 5442140.359999999, 428570.03000000026 5442130.6899999995, 428512.3200000003 5442081.470000001, 428437.21999999974 5442053.9399999995, 428315.0499999998 5442031.279999999, 428205.3099999996 5442013.119999999, 428055.3799999999 5441984.0600000005, 427930.20999999996 5441974.01, 427889.54000000004 5441951.119999999, 427886.5999999996 5441902.23, 427905.58999999985 5441844.960000001, 427929.95999999996 5441828.99, 427989.16000000015 5441833.65, 428101.04000000004 5441842.720000001, 428249.7599999998 5441860.33, 428424.53000000026 5441897.92, 428535.1900000004 5441914.029999999, 428587.98000000045 5441920.9399999995, 428634.4500000002 5441901.1, 428667.3499999996 5441866.789999999, 428729.66000000015 5441849.32, 428864.4500000002 5441836.98, 428903.9900000002 5441862.92, 428930.4900000002 5441850.359999999, 428954.8499999996 5441903.41, 428988.04000000004 5441958.6, 429013.1200000001 5441992.109999999, 429054.61000000034 5441997.970000001, 429133.73000000045 5441994.34, 429275.03000000026 5441963.23, 429406.38999999966 5441934.02, 429470.5999999996 5441907.48, 429490.28000000026 5441886.6899999995, 429542.1200000001 5441838.130000001, 429642.11000000034 5441749.15, 429682.71999999974 5441707.539999999, 429737 5441682.880000001, 429850.04000000004 5441626.390000001, 429920.6900000004 5441579.59, 430030.58999999985 5441488.220000001, 430121.8700000001 5441400.09, 430241.20999999996 5441319.84, 430343.5599999996 5441239.779999999, 430473.29000000004 5441112.619999999, 430543.6200000001 5441044.82, 430609.1500000004 5440963.210000001, 430677.38999999966 5440899.49, 430689.9299999997 5440849.99, 430635.8099999996 5440815.630000001, 430525.86000000034 5440779.48, 430488.83999999985 5440766.4399999995, 430420.9500000002 5440782.130000001, 430346.54000000004 5440810.08, 430274.23000000045 5440827.949999999, 430205.1900000004 5440827.1899999995, 430097.5599999996 5440805.4399999995, 429981.1699999999 5440783.550000001, 429989.4000000004 5440751.220000001, 430004.4299999997 5440714.119999999, 430081.9000000004 5440732.050000001, 430166.98000000045 5440746.18, 430255.1799999997 5440744.6899999995, 430380.7000000002 5440719.210000001, 430440.78000000026 5440708.33, 430503.21999999974 5440700.359999999, 430623.13999999966 5440723.109999999, 430729.45999999996 5440736.9, 430830.1500000004 5440753.92, 430918.0999999996 5440745.93, 431022.66000000015 5440721.789999999, 431105.8300000001 5440687.99, 431193.75 5440666.5, 431217.26999999955 5440679.57, 431239.6900000004 5440683.68, 431322.21999999974 5440677.91, 431425.63999999966 5440662.8100000005, 431525.7400000002 5440633.34, 431646.66000000015 5440586.550000001, 431764.9199999999 5440523.35, 431887.6799999997 5440440.98, 431957.95999999996 5440378.18, 432065.26999999955 5440259.41, 432173.91000000015 5440142.59, 432267.4500000002 5440054.869999999, 432340.03000000026 5439993.48, 432380.0099999998 5439986.4, 432465.6900000004 5439959, 432604.1900000004 5439895.5, 432772.0999999996 5439791.34, 432837.0700000003 5439746.26, 432866.7000000002 5439711.58, 432886.83999999985 5439651.77, 432911.01999999955 5439555.300000001, 432949.0599999996 5439499.279999999, 432990 5439466.15, 433015.73000000045 5439408.630000001, 433030.70999999996 5439307.02, 433030.0999999996 5439260.029999999, 433019.4400000004 5439224.449999999, 433003.8499999996 5439165.5600000005, 433067.38999999966 5439153.539999999, 433247.63999999966 5439121.4, 433376.6799999997 5439090.279999999, 433431.03000000026 5439073.630000001, 433434.0499999998 5439049, 433443.23000000045 5438996.630000001, 433439.6299999999 5438918.26, 433432.03000000026 5438859.050000001, 433457.5499999998 5438853.039999999, 433501.0499999998 5438852.82, 433509.8099999996 5438821.470000001, 433501.2000000002 5438755.800000001, 433511.78000000026 5438700.869999999, 433572.1900000004 5438723.48, 433656.2000000002 5438755.16, 433693.1500000004 5438753.699999999, 433699.0499999998 5438675.449999999, 433698.4400000004 5438628.470000001, 433717.13999999966 5438608.220000001, 433779.7400000002 5438616.75, 433865.54000000004 5438592.34, 433973.5700000003 5438580.0600000005, 434049.20999999996 5438558.07, 434170.5999999996 5438542.26, 434277.8099999996 5438553.51, 434371.5999999996 5438560.300000001, 434397.36000000034 5438573.279999999, 434402.7999999998 5438660.08, 434405.7000000002 5438726.98, 434422.0599999996 5438792.84, 434453.4900000002 5438803.59, 434494.4900000002 5438784.470000001, 434554.71999999974 5438790.08, 434604.13999999966 5438813.130000001, 434671.33999999985 5438830.470000001, 434728.0800000001 5438836.23, 434776.33999999985 5438842.82, 434870.5499999998 5438885.59, 434963.78000000026 5438878.4, 434991.70999999996 5438882.789999999, 435036.5800000001 5438904.52, 435134.76999999955 5438953.140000001, 435170.1299999999 5438974.74, 435210.6500000004 5438994.140000001, 435241.9299999997 5439007.4, 435273.5499999998 5438997.65, 435320.1299999999 5438986.800000001, 435352.86000000034 5438980, 435421.53000000026 5438958.779999999, 435461.25 5438926.199999999, 435565 5438989.1, 435604.78000000026 5439027.529999999, 435619.6799999997 5439056.449999999, 435629.16000000015 5439087.58, 435654.2599999998 5439121.59, 435740.21999999974 5439189.6899999995, 435780.0700000003 5439242.619999999, 435784.73000000045 5439315.949999999, 435770.8099999996 5439425.52, 435649.95999999996 5439404.300000001, 435461.75 5439368.25, 435385.73000000045 5439355.26, 435362.1299999999 5439346.6899999995, 435366.28000000026 5439325.02, 435381.98000000045 5439266.890000001, 435377.79000000004 5439218.050000001, 435366.45999999996 5439197, 435314.7400000002 5439185.539999999, 435173.9000000004 5439171.119999999, 434979.6799999997 5439159.8100000005, 434781.5599999996 5439138.65, 434564.9199999999 5439129.73, 434349.4199999999 5439117.76, 434177.0700000003 5439097.08, 434013.5999999996 5439073.050000001, 433871.71999999974 5439057.67, 433809.2400000002 5439058.640000001, 433783.5999999996 5439067.66, 433767.6699999999 5439113.800000001, 433771.1699999999 5439183.17, 433783.4299999997 5439322.210000001, 433800.73000000045 5439424.539999999, 433795.3200000003 5439508.77, 433769.8799999999 5439516.77, 433737.1699999999 5439492.57, 433737.6799999997 5439455.039999999, 433737.8499999996 5439402.529999999, 433723.9500000002 5439373.57, 433663.73000000045 5439374.460000001, 433557.8200000003 5439377.15, 433466.5 5439394.77, 433434.54000000004 5439427.539999999, 433427.6699999999 5439481.32, 433433.0499999998 5439598.130000001, 433388.5 5439603.390000001, 433305.88999999966 5439607.17, 433313.45999999996 5439659.369999999, 433336.9900000002 5439735.949999999, 433383.7999999998 5439857.119999999, 433390.13999999966 5439979.390000001, 433321.29000000004 5439996.119999999, 433195.70999999996 5440026.1, 433043.3499999996 5440068.140000001, 432968.03000000026 5440098.130000001, 432922.8099999996 5440136.92, 432796.23000000045 5440173.4399999995, 432702.1200000001 5440215.18, 432682.23000000045 5440236.970000001, 432685.08999999985 5440271.359999999, 432699.5 5440338.300000001, 432690.7400000002 5440407.66, 432613.6299999999 5440405.210000001, 432498.7400000002 5440408.27, 432460.78000000026 5440415.77, 432461.1699999999 5440438.26, 432465.13999999966 5440469.109999999, 432457.71999999974 5440496.4, 432399.25 5440535.23, 432335.29000000004 5440580.77, 432295.7400000002 5440623.84, 432257.88999999966 5440627.84, 432201.01999999955 5440637.6, 432163.54000000004 5440657.08, 432137.16000000015 5440685.630000001, 432133.28000000026 5440713.789999999, 432134.11000000034 5440772.77, 432143.6799999997 5440805.890000001, 432168.8799999999 5440842.4, 432188.08999999985 5440866.65, 432171.8300000001 5440891.789999999, 432105.1900000004 5440907.4399999995, 432048.0700000003 5440904.699999999, 432010.8700000001 5440880.67, 431997.01999999955 5440846.710000001, 431978.4199999999 5440806.4399999995, 431946.51999999955 5440771.199999999, 431913.5099999998 5440790.01, 431855.1799999997 5440838.83, 431826.4000000004 5440856.970000001, 431798.63999999966 5440863.07, 431692.04000000004 5440835.789999999, 431647.3099999996 5440836.5600000005, 431589.6200000001 5440850.85, 431473.3799999999 5440908.460000001, 431419.13999999966 5440934.119999999, 431393.6200000001 5440940.130000001, 431403.95999999996 5440961.220000001, 431434.66000000015 5441004.01, 431407.9199999999 5441004.57, 431341.41000000015 5440960.199999999, 431306.01999999955 5440919.1, 431277.0700000003 5440857.23, 431260.8700000001 5440820.869999999, 431224.8700000001 5440795.789999999, 431171.3799999999 5440808.91, 431069.9900000002 5440818.43, 430962.13999999966 5440847.710000001, 430895.4900000002 5440863.35, 430851.4900000002 5440907.6, 430843.16000000015 5440943.4399999995, 430836.01999999955 5440984.220000001, 430858.2000000002 5441032.85, 430894.5700000003 5441079.92, 430848.8799999999 5441075.23, 430812.98000000045 5441071.65, 430741.95999999996 5441090.470000001, 430693.54000000004 5441136.9, 430619.96999999974 5441217.32, 430572.86000000034 5441271.699999999, 430511.5999999996 5441341.140000001, 430474.5800000001 5441397.609999999, 430440.96999999974 5441457.960000001, 430433.6299999999 5441487.25, 430428.0499999998 5441548.48, 430387.1900000004 5441508.09, 430308.28000000026 5441460.210000001, 430242.91000000015 5441425.800000001, 430216.5099999998 5441447.35, 430160.96999999974 5441528.5600000005, 430121.41000000015 5441571.630000001, 430054.5999999996 5441652.300000001, 429976.04000000004 5441758.43, 429940.9400000004 5441800.32, 429913.4400000004 5441819.42, 429863.2999999998 5441834.91, 429774.5999999996 5441861.92, 429688.5800000001 5441924.84, 429590.33999999985 5442001.25, 429509.91000000015 5442053.949999999, 429472.1699999999 5442066.9399999995, 429450.53000000026 5442038.289999999, 429393.8300000001 5442065.050000001, 429288.28000000026 5442095.73)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7337-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7337-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7337-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109044</v>
       </c>
       <c r="O2" s="3">
-        <v>46167.66654394042</v>
+        <v>46262.16774676116</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>32327</v>
       </c>
       <c r="S2" s="3">
         <v>32327</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>