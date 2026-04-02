--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109043</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.16406703714</v>
+        <v>46114.95019184444</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34201</v>
       </c>
       <c r="S2" s="3">
         <v>34201</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>