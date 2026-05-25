--- v2 (2026-04-02)
+++ v3 (2026-05-25)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109043</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.95019184444</v>
+        <v>46167.99102640251</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34201</v>
       </c>
       <c r="S2" s="3">
         <v>34201</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>