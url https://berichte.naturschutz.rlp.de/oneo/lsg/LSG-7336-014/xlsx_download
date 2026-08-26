--- v3 (2026-05-25)
+++ v4 (2026-08-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Preußische Berge</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-014</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Kusel</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7336-014.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7336-014.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((382846.66000000015 5494405.01, 382817.48000000045 5494457.1899999995, 382706.4299999997 5494726.75, 382692.28000000026 5494773.33, 382696.8499999996 5494812.67, 382714.5 5494859.98, 382727.25 5494884.99, 382757.01999999955 5494910.3100000005, 382791.3099999996 5494923.449999999, 382849.03000000026 5494947.16, 382804.7000000002 5494989.4399999995, 382758.3700000001 5495019.3100000005, 382722.7000000002 5495059.25, 382682.28000000026 5495111.880000001, 382664.45999999996 5495154.109999999, 382634.46999999974 5495204.83, 382609.2000000002 5495254.859999999, 382557.25 5495287.949999999, 382527.4299999997 5495286.640000001, 382477.70999999996 5495256.609999999, 382404.7999999998 5495222, 382360.33999999985 5495204.77, 382313.5599999996 5495173.119999999, 382239.8499999996 5495118.529999999, 382178.96999999974 5495090.949999999, 382097.0599999996 5495062.699999999, 382044.48000000045 5495048.789999999, 381978.5499999998 5495019.91, 381956.78000000026 5494994.77, 381902.2000000002 5494986.9399999995, 381835.7400000002 5494982.59, 381769.08999999985 5494973.24, 381718.1799999997 5494969.77, 381677.08999999985 5494955.4, 381628.9000000004 5494926.3100000005, 381603.5499999998 5494905.3100000005, 381574.2599999998 5494866.960000001, 381548.8200000003 5494824.960000001, 381541.9199999999 5494764.710000001, 381531.2400000002 5494685.1, 381499.33999999985 5494587.82, 381451.1500000004 5494483.199999999, 381420.2000000002 5494415.9, 381379.3799999999 5494352, 381316.76999999955 5494268.460000001, 381265.98000000045 5494211.460000001, 381211.9199999999 5494198.109999999, 381163.6500000004 5494173.029999999, 381092.5800000001 5494140.84, 381027.88999999966 5494130.42, 380960.01999999955 5494103.109999999, 380896.01999999955 5494072.65, 380843.98000000045 5494047.220000001, 380825.6299999999 5494013.43, 380809.0999999996 5493981.58, 380794.33999999985 5493962.66, 380802 5493935.34, 380839.51999999955 5493897.83, 380866.73000000045 5493865.23, 380901.63999999966 5493837.32, 380925.8499999996 5493817.35, 380968.3200000003 5493784.640000001, 381014.0800000001 5493746.800000001, 381046.9400000004 5493711.470000001, 381097.79000000004 5493675.93, 381139.0800000001 5493638.76, 381149.2000000002 5493585.34, 381146.5800000001 5493513.41, 380958.1900000004 5493543.43, 380806.5599999996 5493566.99, 380690.41000000015 5493558.119999999, 380613.5999999996 5493538.67, 380550.86000000034 5493514.66, 380506.51999999955 5493487.92, 380482.3700000001 5493459.369999999, 380496.8799999999 5493409.27, 380512.03000000026 5493350.140000001, 380513.4299999997 5493297.5600000005, 380493.7400000002 5493255.32, 380467.16000000015 5493203.359999999, 380436.5599999996 5493151.0600000005, 380423.8799999999 5493096.539999999, 380414.2400000002 5493017.880000001, 380386.6299999999 5493027.99, 380307.78000000026 5493051.640000001, 380235.4299999997 5493056.029999999, 380180.1799999997 5493056.73, 380087.63999999966 5493012.9, 380110.5700000003 5492966.970000001, 380127.5499999998 5492941.279999999, 380114.9199999999 5492906.77, 380064.88999999966 5492850.24, 380009.01999999955 5492791.4399999995, 379976.0999999996 5492756.23, 379910.3200000003 5492680.82, 379892.1799999997 5492627.52, 379882.20999999996 5492534.369999999, 379871.8300000001 5492499.77, 379816.2000000002 5492490.98, 379740.5999999996 5492495.5, 379681.58999999985 5492483.35, 379639.1299999999 5492453.529999999, 379587.5599999996 5492421.07, 379559.23000000045 5492394.18, 379543.23000000045 5492369.3100000005, 379531.8099999996 5492340.25, 379526.7999999998 5492289.93, 379543.9000000004 5492260.73, 379739.4199999999 5492114.869999999, 379763.45999999996 5492077.890000001, 379752.71999999974 5492053.3100000005, 379696.91000000015 5491996.01, 379700.1500000004 5491895.33, 379670.9299999997 5491827.470000001, 379628.4500000002 5491753.119999999, 379594.63999999966 5491701.949999999, 379531.16000000015 5491627.9399999995, 379423.8099999996 5491538.68, 379395.6900000004 5491517.289999999, 379360.20999999996 5491518.210000001, 379341.0599999996 5491558.49, 379341.1299999999 5491585.5, 379320.9000000004 5491623.82, 379280.4500000002 5491625.4399999995, 379245.4900000002 5491639.34, 379201.79000000004 5491660.09, 379158.20999999996 5491664.83, 379098.5 5491685.220000001, 379057.4199999999 5491696.359999999, 379015.6799999997 5491697.029999999, 378979.58999999985 5491701.470000001, 378942.0499999998 5491700.960000001, 378956.71999999974 5491654.859999999, 378960.88999999966 5491627.68, 378970.03000000026 5491599.800000001, 378967.5 5491561.380000001, 378973.83999999985 5491519.609999999, 378978.7999999998 5491487.4, 378989.45999999996 5491465.960000001, 379002.1900000004 5491421.43, 378920.7000000002 5491491.720000001, 378879.28000000026 5491519.380000001, 378840.8200000003 5491545.92, 378764.54000000004 5491589.99, 378718.7599999998 5491614.82, 378686.5099999998 5491640.119999999, 378642.8099999996 5491591.84, 378617.51999999955 5491559.83, 378575.3300000001 5491498.99, 378559.63999999966 5491475.6, 378541.20999999996 5491458.83, 378522.51999999955 5491435.5600000005, 378505.08999999985 5491412.25, 378483.4199999999 5491370.59, 378467.9400000004 5491346.199999999, 378432.7400000002 5491304.08, 378445.46999999974 5491284.5600000005, 378463.9199999999 5491251.8100000005, 378480.11000000034 5491218.65, 378486.96999999974 5491183.859999999, 378487.48000000045 5491146.32, 378485.51999999955 5491097.380000001, 378537.58999999985 5491098.300000001, 378604.63999999966 5491080.119999999, 378607.63999999966 5491029.98, 378608.6900000004 5491005.93, 378607.53000000026 5490976.960000001, 378617.88999999966 5490954.529999999, 378629.63999999966 5490935.5600000005, 378650.3099999996 5490908.220000001, 378700.33999999985 5490883.210000001, 378728.3200000003 5490851.08, 378767.86000000034 5490801.48, 378795.83999999985 5490750.35, 378810.9400000004 5490715.23, 378815.0700000003 5490687.050000001, 378808.75 5490660.289999999, 378794.3099999996 5490636.85, 378773.7999999998 5490624.16, 378735.2599999998 5490598.6899999995, 378690.3700000001 5490570.460000001, 378592.8700000001 5490527.83, 378573.95999999996 5490549.09, 378546.54000000004 5490545.1899999995, 378518.23000000045 5490537.8100000005, 378480.7999999998 5490539.800000001, 378472.3700000001 5490560.65, 378470.58999999985 5490591.23, 378472.8200000003 5490622.16, 378467.6200000001 5490648.380000001, 378426.0800000001 5490673.050000001, 378375.96999999974 5490696.050000001, 378327.3700000001 5490706.5, 378299.86000000034 5490694.09, 378271.2599999998 5490685.720000001, 378237.46999999974 5490672.5600000005, 378185.41000000015 5490671.640000001, 378150.4900000002 5490686.539999999, 378112.66000000015 5490697.550000001, 378078.5 5490706.42, 378041.1200000001 5490709.91, 378003.6200000001 5490710.4, 377939.9500000002 5490706.9399999995, 377901.7599999998 5490689.949999999, 377874.29000000004 5490703.550000001, 377853.86000000034 5490711.869999999, 377825.0599999996 5490723.529999999, 377792.3499999996 5490737.34, 377768.7400000002 5490716.27, 377744.11000000034 5490700.74, 377720.71999999974 5490691.17, 377673.8200000003 5490688.039999999, 377645.6500000004 5490690.16, 377618.3200000003 5490682.25, 377591.6299999999 5490665.300000001, 377572.3200000003 5490651.57, 377574.95999999996 5490617.4399999995, 377648.04000000004 5490574.51, 377651.25 5490548.369999999, 377629.1200000001 5490495.23, 377595.54000000004 5490387.01, 377535.4400000004 5490422.93, 377499.53000000026 5490456.869999999, 377466.38999999966 5490485.210000001, 377434.3499999996 5490516, 377391.8499999996 5490547.710000001, 377354.7999999998 5490584.699999999, 377334.66000000015 5490600.01, 377313.76999999955 5490571.83, 377272.9900000002 5490546.449999999, 377250.26999999955 5490522.34, 377203.5099999998 5490478.68, 377142.5099999998 5490460.609999999, 377052.2000000002 5490422.6899999995, 376948.7400000002 5490387.289999999, 376866.96999999974 5490375.050000001, 376728.71999999974 5490358.050000001, 376607.29000000004 5490342.380000001, 376555.3099999996 5490343.449999999, 376469.8300000001 5490363.869999999, 376381.6799999997 5490398.9, 376329.98000000045 5490406.970000001, 376301.5599999996 5490403.1, 376262.9900000002 5490401.630000001, 376221.23000000045 5490395.789999999, 376152.16000000015 5490388.539999999, 376113.4199999999 5490383.08, 376030.4299999997 5490365.380000001, 375966.0999999996 5490345.4399999995, 375910.7999999998 5490319.630000001, 375841.6299999999 5490284.869999999, 375782.3700000001 5490260.220000001, 375726.8200000003 5490228.42, 375700.5499999998 5490221.960000001, 375646 5490215.130000001, 375619.76999999955 5490209.68, 375555.9900000002 5490128.18, 375489.9299999997 5490020.76, 375459.13999999966 5489982.470000001, 375404.70999999996 5489922.109999999, 375373.8799999999 5489882.82, 375332.88999999966 5489852.4399999995, 375281.04000000004 5489831.49, 375266.4500000002 5489735.529999999, 375259.45999999996 5489666.77, 375248.3700000001 5489551.66, 375290.03000000026 5489523.99, 375377.76999999955 5489484.970000001, 375431.16000000015 5489462.83, 375486.3099999996 5489440.619999999, 375549.28000000026 5489426.609999999, 375628.48000000045 5489399.4399999995, 375674.33999999985 5489401.609999999, 375739.5099999998 5489417.52, 375801.88999999966 5489439.050000001, 375892.3099999996 5489485.970000001, 375951.2000000002 5489520.140000001, 376003.4500000002 5489576.08, 376037.5 5489645.76, 376058.33999999985 5489616.41, 376060.4400000004 5489593.82, 376067.7599999998 5489570.51, 376090.5599999996 5489540.09, 376147.45999999996 5489486.800000001, 376167.8300000001 5489445.470000001, 376201.86000000034 5489439.609999999, 376300.0800000001 5489450.199999999, 376347.71999999974 5489490.82, 376387.20999999996 5489540.27, 376426.5800000001 5489586.720000001, 376462.78000000026 5489628.800000001, 376511.79000000004 5489703.880000001, 376532.5599999996 5489729.07, 376574.45999999996 5489757.41, 376606.3700000001 5489773.65, 376644.6200000001 5489792.130000001, 376677.95999999996 5489768.789999999, 376674.58999999985 5489734.41, 376675.1299999999 5489697.869999999, 376700.13999999966 5489697.869999999, 376716.9299999997 5489679.6899999995, 376730.53000000026 5489657.140000001, 376770 5489580.529999999, 376798.2999999998 5489556.390000001, 376843.1200000001 5489532.6, 376888.3700000001 5489519.289999999, 376943.0499999998 5489510.6, 376967.86000000034 5489505.609999999, 376997.6900000004 5489519.93, 377026.61000000034 5489536.289999999, 377065.23000000045 5489538.75, 377083.25 5489501.51, 377113.38999999966 5489498.3100000005, 377129.3200000003 5489477.66, 377154.5599999996 5489433.140000001, 377170.29000000004 5489388.49, 377190.51999999955 5489325.15, 377255.4000000004 5489359.08, 377288.5 5489354.76, 377333.8099999996 5489361.960000001, 377458.76999999955 5489390.99, 377542.23000000045 5489420.18, 377645.6799999997 5489449.07, 377736.6699999999 5489485.460000001, 377823.73000000045 5489523.51, 377870.3799999999 5489545.66, 377891.0499999998 5489587.359999999, 377900.0499999998 5489631.02, 377927.08999999985 5489681.970000001, 377956 5489748.35, 377974.5999999996 5489794.630000001, 377996.26999999955 5489836.279999999, 378030.83999999985 5489868.92, 378053.8200000003 5489868, 378075.7000000002 5489871.130000001, 378101.88999999966 5489900.6, 378130.88999999966 5489868.93, 378221.20999999996 5489888.34, 378319.2000000002 5489918.449999999, 378321.5999999996 5489997.390000001, 378335.01999999955 5490170.9399999995, 378374.96999999974 5490150.34, 378448.2599999998 5490112.9, 378502.45999999996 5490085.73, 378570.5800000001 5490050.5, 378649.5999999996 5490068.85, 378709.7000000002 5490089.470000001, 378766.8099999996 5490110.199999999, 378821.88999999966 5490130.52, 378853.63999999966 5490142.76, 378878.66000000015 5490142.76, 378876.3300000001 5490090.83, 378924.5599999996 5490120.92, 378982.0800000001 5490177.15, 379068.3700000001 5490271.26, 379155.5800000001 5490363.33, 379238.21999999974 5490447.57, 379276.3700000001 5490488.57, 379312.0700000003 5490518.16, 379345.5599999996 5490548.84, 379358.9000000004 5490638.85, 379407.83999999985 5490818.48, 379473.53000000026 5490841.380000001, 379502.2400000002 5490846.23, 379529.46999999974 5490839.15, 379563.1699999999 5490818.789999999, 379600.6200000001 5490798.289999999, 379652.6200000001 5490772.710000001, 379697.6200000001 5490746.9, 379770.6200000001 5490752.49, 379776.96999999974 5490773.75, 379786.96999999974 5490817.369999999, 379754.73000000045 5490880.6899999995, 379716 5490919.25, 379678.4900000002 5491007.279999999, 379644.36000000034 5491104.6899999995, 379624.54000000004 5491191.02, 379700.03000000026 5491202.52, 379781.21999999974 5491262.8100000005, 379851.76999999955 5491338.529999999, 379927.29000000004 5491432.0600000005, 379988.8499999996 5491508.15, 380045.8499999996 5491607.92, 380055.4299999997 5491653.5600000005, 380044.71999999974 5491717.51, 380035.63999999966 5491759.4, 380048.96999999974 5491811.390000001, 380063.6699999999 5491841.32, 380104.88999999966 5491852.68, 380161.95999999996 5491841.4, 380212.76999999955 5491798.35, 380262.3300000001 5491742.85, 380314.3499999996 5491698.76, 380321.91000000015 5491737.970000001, 380340.8300000001 5491798.25, 380357.3700000001 5491843.109999999, 380483.0599999996 5491827.59, 380568.0800000001 5491795.6899999995, 380674.70999999996 5491791.43, 380762.29000000004 5491792.4399999995, 380843.4299999997 5491788.710000001, 380886.08999999985 5491773.5, 380858.96999999974 5491708.050000001, 380896.26999999955 5491721.57, 380934.8499999996 5491735.539999999, 380996.3700000001 5491741.59, 381046.46999999974 5491768.6, 381107.61000000034 5491809.18, 381151.3200000003 5491838.949999999, 381418.4000000004 5492013.390000001, 381512.8700000001 5492068.140000001, 381568.04000000004 5492008.92, 381655.75 5491956.9, 381683.01999999955 5491963.3100000005, 381738.9400000004 5491960.58, 381781.4000000004 5491940.380000001, 381830.76999999955 5491911.4, 381843.6799999997 5491965.41, 381859.5 5492017.300000001, 381879.73000000045 5492073.02, 381908.25 5492135.91, 381943.08999999985 5492169.039999999, 381984.51999999955 5492204.4, 382025.5999999996 5492249.779999999, 382050.28000000026 5492279.3100000005, 382105.7000000002 5492333.130000001, 382070.13999999966 5492382.07, 382030.6299999999 5492426.16, 381990.76999999955 5492467.77, 381950.79000000004 5492506.380000001, 381913.9900000002 5492561.869999999, 381894.33999999985 5492602.18, 381872.7000000002 5492636.5600000005, 381850.3700000001 5492684.970000001, 381816.2999999998 5492758.859999999, 381790.8200000003 5492822.4, 381750.08999999985 5492886.0600000005, 381741.8499999996 5492942.91, 381731.08999999985 5493017.869999999, 381731.76999999955 5493116.390000001, 381800.9199999999 5493169.66, 381846.71999999974 5493207.85, 381891.16000000015 5493268.6, 381996.38999999966 5493241.890000001, 382068.6799999997 5493229.51, 382144.2999999998 5493225.49, 382195.0800000001 5493225.470000001, 382246.33999999985 5493231.42, 382297.23000000045 5493234.4, 382350.48000000045 5493233.77, 382444.29000000004 5493228.029999999, 382505.9000000004 5493242.58, 382546.5 5493263.470000001, 382630.26999999955 5493275.630000001, 382682.8799999999 5493296.550000001, 382742.73000000045 5493317.17, 382791.5700000003 5493337.73, 382819.98000000045 5493360.109999999, 382842.9400000004 5493377.699999999, 382861.8799999999 5493394.949999999, 382891.03000000026 5493410.800000001, 382940.6200000001 5493443.83, 382871.46999999974 5493459.6, 382814.98000000045 5493479.359999999, 382779.1200000001 5493495.800000001, 382830.2400000002 5493535.779999999, 382830.04000000004 5493574.800000001, 382803.36000000034 5493576.869999999, 382766.11000000034 5493570.85, 382736.11000000034 5493577.550000001, 382715.3099999996 5493595.390000001, 382699.5099999998 5493644.539999999, 382557.2999999998 5493615.699999999, 382430.4900000002 5493596.74, 382360.63999999966 5493595.029999999, 382318.11000000034 5493613.73, 382301.45999999996 5493641.41, 382301.61000000034 5493688.92, 382314.9299999997 5493740.92, 382337.7400000002 5493811.039999999, 382352.3799999999 5493851.970000001, 382345.9900000002 5493911.25, 382326.88999999966 5493971.539999999, 382321.9500000002 5494035.77, 382325.01999999955 5494100.18, 382335.71999999974 5494155.27, 382344.75 5494193.43, 382372.03000000026 5494237.859999999, 382408.71999999974 5494292.42, 382449.8799999999 5494352.3100000005, 382494.4000000004 5494390.050000001, 382528.5999999996 5494407.1899999995, 382562.28000000026 5494392.34, 382623.3200000003 5494373.9, 382707.0099999998 5494359.0600000005, 382739.38999999966 5494368.27, 382792.03000000026 5494383.68, 382846.66000000015 5494405.01)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7336-014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7336-014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109043</v>
       </c>
       <c r="O2" s="3">
-        <v>46167.99102640251</v>
+        <v>46260.6094613668</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34201</v>
       </c>
       <c r="S2" s="3">
         <v>34201</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>