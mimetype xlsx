--- v3 (2026-07-30)
+++ v4 (2026-10-20)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Mittleres Glantal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-013</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Kusel</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7336-013.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7336-013.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((387712.28000000026 5486352.6, 387697.98000000045 5486263.630000001, 387672.7000000002 5486181.6, 387629.8200000003 5486109.779999999, 387562.98000000045 5486007.9, 387526.91000000015 5485937.3100000005, 387502.6699999999 5485856.24, 387497.86000000034 5485785.9, 387503.9900000002 5485713.630000001, 387534.71999999974 5485631.369999999, 387600.8700000001 5485502.68, 387623.48000000045 5485417.24, 387644.96999999974 5485328.85, 387649.20999999996 5485259.65, 387644.9000000004 5485170.289999999, 387633.5800000001 5485055.6899999995, 387614.23000000045 5484940.41, 387607.4900000002 5484840.140000001, 387608.5 5484727.550000001, 387610.5999999996 5484616.92, 387612.0999999996 5484535.33, 387644.5599999996 5484440, 387712.5499999998 5484332.24, 387766.75 5484267.5600000005, 387824.83999999985 5484212.720000001, 387889.4900000002 5484165.630000001, 387956.70999999996 5484126.43, 388085.20999999996 5484068.789999999, 388169.75 5483999.9, 388195.9199999999 5483972.34, 388222.0700000003 5483938.289999999, 388251.9199999999 5483877.57, 388250.11000000034 5483794.609999999, 388249.61000000034 5483706.59, 388239.5700000003 5483655.470000001, 388230.41000000015 5483588.8100000005, 388213.23000000045 5483515.460000001, 388199.3700000001 5483449.99, 388176.5 5483415.880000001, 388154.76999999955 5483341.220000001, 388121.6900000004 5483302.02, 388081.5800000001 5483255.6, 388020.4500000002 5483215.52, 387968.26999999955 5483180.08, 387923.0599999996 5483156.369999999, 387877.9400000004 5483135.16, 387814.98000000045 5483111.66, 387741.73000000045 5483081.0600000005, 387660.6799999997 5483049.27, 387593.1299999999 5483023.449999999, 387521.20999999996 5482994.800000001, 387459.25 5482965.26, 387399.5800000001 5482942.630000001, 387355.8200000003 5482930.359999999, 387312.78000000026 5482911.07, 387271.0700000003 5482887.220000001, 387218 5482854.82, 387171.1299999999 5482808.17, 387142.53000000026 5482768.289999999, 387105.3099999996 5482706.74, 387086.38999999966 5482652.470000001, 387082.0599999996 5482606.630000001, 387074.6299999999 5482564.4, 387071.04000000004 5482499.52, 387082.29000000004 5482449.050000001, 387107.9400000004 5482396.01, 387143.6299999999 5482337.5600000005, 387194.9199999999 5482281.5, 387261.3799999999 5482210.82, 387179.3300000001 5482122.550000001, 387179.79000000004 5482096.52, 387205.3099999996 5482084, 387228.7000000002 5482081.07, 387252.9000000004 5482067.1, 387263.0099999998 5482013.17, 387277.6699999999 5481973.07, 387303.91000000015 5481941.02, 387345.78000000026 5481912.34, 387394.0099999998 5481879.9, 387469.4400000004 5481845.890000001, 387529.01999999955 5481816, 387596.0700000003 5481766.3100000005, 387622.61000000034 5481704.23, 387639.4400000004 5481649.539999999, 387641.63999999966 5481597.93, 387620.28000000026 5481532.75, 387608.16000000015 5481485.710000001, 387575.45999999996 5481418.49, 387538.91000000015 5481379.93, 387489.98000000045 5481331.85, 387455.6299999999 5481298.210000001, 387414.36000000034 5481241.83, 387379.1699999999 5481168.199999999, 387332.5800000001 5481066.01, 387368.3099999996 5481021.07, 387450.8300000001 5480964.26, 387459.6799999997 5481004.42, 387478.53000000026 5481050.6899999995, 387494.16000000015 5481104.09, 387508.6200000001 5481165.539999999, 387532.91000000015 5481204.09, 387571.91000000015 5481247.5600000005, 387624.5999999996 5481314.49, 387650.8799999999 5481346.449999999, 387689.54000000004 5481381.43, 387700.3099999996 5481407.01, 387707.4199999999 5481434.74, 387716.3200000003 5481482.41, 387727.7400000002 5481549.48, 387727.2999999998 5481576.01, 387723.7599999998 5481625.17, 387715.6699999999 5481667.01, 387692.1699999999 5481717.460000001, 387656.5800000001 5481778.41, 387604.1900000004 5481832.01, 387543.76999999955 5481884.9399999995, 387494.3799999999 5481925.93, 387447.2999999998 5481968.32, 387411.28000000026 5482005.77, 387376.6799999997 5482060.17, 387326.0800000001 5482146.220000001, 387291.8300000001 5482228.119999999, 387279.7400000002 5482288.619999999, 387258.26999999955 5482377.52, 387255.08999999985 5482442.17, 387260.13999999966 5482525, 387271.6200000001 5482593.57, 387297.5599999996 5482654.57, 387325.4299999997 5482707.48, 387364.5599999996 5482760.4399999995, 387424.9400000004 5482819.5600000005, 387476.2599999998 5482871.039999999, 387556 5482901.380000001, 387606.41000000015 5482904.869999999, 387682.58999999985 5482914.84, 387743.21999999974 5482929.9399999995, 387820.5499999998 5482943.859999999, 387876.6699999999 5482965.140000001, 387945.4500000002 5482996.41, 388014.0999999996 5483024.6899999995, 388073.1500000004 5483062.85, 388136.4500000002 5483107.35, 388166.4500000002 5483151.18, 388200.9400000004 5483194.32, 388244.5999999996 5483254.609999999, 388266.9900000002 5483314.24, 388316.61000000034 5483385.789999999, 388333.4199999999 5483443.65, 388341.11000000034 5483492.359999999, 388346.6200000001 5483542.66, 388357.83999999985 5483598.24, 388353.66000000015 5483662.93, 388349.54000000004 5483741.630000001, 388353.21999999974 5483802.51, 388345.3300000001 5483861.85, 388354.83999999985 5483943.5, 388333.8700000001 5484063.890000001, 388305.4299999997 5484109.539999999, 388246.41000000015 5484159.91, 388194.61000000034 5484196.99, 388142.63999999966 5484217.07, 388112.8499999996 5484228.76, 388072.6500000004 5484280.880000001, 388010.63999999966 5484343.880000001, 387960.9199999999 5484370.369999999, 387920.1500000004 5484389, 387871.86000000034 5484432.4399999995, 387822.95999999996 5484491.91, 387808.2599999998 5484531.01, 387803.4299999997 5484566.720000001, 387817.83999999985 5484614.67, 387835.41000000015 5484647.48, 387835.7599999998 5484719, 387824.0700000003 5484795.99, 387827.01999999955 5484876.41, 387841.6900000004 5484980.869999999, 387858.9199999999 5485105.74, 387853.73000000045 5485182.470000001, 387818.5999999996 5485261.41, 387773.9400000004 5485358.23, 387722.4299999997 5485446.3100000005, 387664.13999999966 5485540.17, 387601.70999999996 5485636.699999999, 387569.58999999985 5485703.01, 387554.95999999996 5485750.109999999, 387561.71999999974 5485800.359999999, 387573.63999999966 5485835.9, 387587.4400000004 5485899.880000001, 387597.5099999998 5485958, 387608.4000000004 5485999.09, 387654.5800000001 5486065.779999999, 387703.9900000002 5486138.34, 387717.26999999955 5486182.83, 387724.6699999999 5486211.539999999, 387736.4900000002 5486244.59, 387744.3799999999 5486298.300000001, 387744.2999999998 5486340.32, 387747 5486414.24, 387724.4500000002 5486457.16, 387712.28000000026 5486352.6)), ((387724.4500000002 5486457.16, 387759.0999999996 5486510.800000001, 387777.98000000045 5486551.5600000005, 387820.8300000001 5486628.890000001, 387844.4199999999 5486680.970000001, 387857.8099999996 5486740.960000001, 387870.8799999999 5486773.949999999, 387917.3799999999 5486861.140000001, 387980.96999999974 5486963.15, 388041.95999999996 5487050.25, 388079.95999999996 5487106.26, 388104.66000000015 5487161.300000001, 388129.0700000003 5487208.85, 388157.11000000034 5487259.75, 388173.5599999996 5487296.109999999, 388179.61000000034 5487322.380000001, 388173.6299999999 5487354.130000001, 388170.0599999996 5487396.289999999, 388170.95999999996 5487437.77, 388204.25 5487482.470000001, 388284.48000000045 5487581.3100000005, 388371.4400000004 5487679.890000001, 388451.4199999999 5487766.24, 388518.0999999996 5487851.609999999, 388562.8300000001 5487913.359999999, 388602.2999999998 5487981.3100000005, 388638.70999999996 5488066.4, 388694.45999999996 5488210.23, 388756.9199999999 5488365.3100000005, 388803.9299999997 5488477.98, 388840.63999999966 5488570.5600000005, 388880.9199999999 5488734.02, 388918.6900000004 5488822.050000001, 388950.9500000002 5488878.289999999, 388966.11000000034 5488907.199999999, 388966.8700000001 5488932.68, 388945.2400000002 5488973.5600000005, 388912.41000000015 5489053.4, 388875.8700000001 5489115.380000001, 388847.25 5489131.52, 388824.75 5489125.42, 388821.01999999955 5489101.0600000005, 388832.4500000002 5489061.59, 388823.58999999985 5489014.92, 388796.51999999955 5489000.99, 388751.5599999996 5488989.779999999, 388745.1200000001 5488947.52, 388734.2400000002 5488862.92, 388713.4900000002 5488775.210000001, 388685.1699999999 5488704.8100000005, 388663.21999999974 5488624.65, 388648.2000000002 5488542.720000001, 388633.2400000002 5488424.76, 388628.5499999998 5488313.4, 388612.4500000002 5488242.02, 388586.4199999999 5488172.52, 388548.0499999998 5488101.02, 388464.7400000002 5488018.8100000005, 388370.6500000004 5487948.529999999, 388263.58999999985 5487891.77, 388212.4400000004 5487850.789999999, 388173.1299999999 5487793.34, 388133.4000000004 5487706.380000001, 388119.45999999996 5487626.4, 388111.7599999998 5487533.67, 388094.1699999999 5487393.82, 388066.4400000004 5487300.380000001, 388030.98000000045 5487207.76, 387972.9400000004 5487100.52, 387921.6200000001 5486999.029999999, 387853.54000000004 5486897.199999999, 387812.6900000004 5486819.789999999, 387785.66000000015 5486750.34, 387761.4900000002 5486664.77, 387748.5800000001 5486585.75, 387732.46999999974 5486520.359999999, 387724.4500000002 5486457.16)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7336-013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7336-013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109042</v>
       </c>
       <c r="O2" s="3">
-        <v>46233.00933328727</v>
+        <v>46315.64482442519</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>28398</v>
       </c>
       <c r="S2" s="3">
         <v>28398</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>