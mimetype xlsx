--- v0 (2026-02-16)
+++ v1 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109041</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.16403227363</v>
+        <v>46114.9499169484</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25010</v>
       </c>
       <c r="S2" s="3">
         <v>25547</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>