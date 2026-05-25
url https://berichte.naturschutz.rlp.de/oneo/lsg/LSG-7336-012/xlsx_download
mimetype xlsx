--- v1 (2026-04-02)
+++ v2 (2026-05-25)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109041</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.9499169484</v>
+        <v>46167.54687429354</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25010</v>
       </c>
       <c r="S2" s="3">
         <v>25547</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>