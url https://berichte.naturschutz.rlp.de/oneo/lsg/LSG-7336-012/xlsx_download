--- v2 (2026-05-25)
+++ v3 (2026-07-10)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109041</v>
       </c>
       <c r="O2" s="3">
-        <v>46167.54687429354</v>
+        <v>46213.88624011264</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25010</v>
       </c>
       <c r="S2" s="3">
         <v>25547</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>