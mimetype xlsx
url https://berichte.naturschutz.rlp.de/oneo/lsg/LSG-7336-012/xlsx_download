--- v3 (2026-07-10)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Königsland</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-012</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Kusel</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7336-012.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7336-012.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((398330.4400000004 5496177.640000001, 398265.21999999974 5496210.25, 398199.61000000034 5496226.880000001, 398152.5499999998 5496213.25, 398115.41000000015 5496191.220000001, 398108.11000000034 5496152.5, 398117.1699999999 5496097.619999999, 398147.9199999999 5496065.880000001, 398186.5700000003 5496044.33, 398205.9500000002 5496003.539999999, 398167.4299999997 5495972.07, 398120.1900000004 5495953.949999999, 398058.48000000045 5495917.9, 397980.9000000004 5495891.48, 397827.41000000015 5495843.09, 397717.79000000004 5495815.949999999, 397660.5 5495796.73, 397545.1299999999 5495769.82, 397472.3700000001 5495738.710000001, 397430.38999999966 5495708.369999999, 397425.2400000002 5495667.0600000005, 397416.4400000004 5495609.390000001, 397417.71999999974 5495541.32, 397392.8700000001 5495463.779999999, 397349.2400000002 5495391.99, 397306.9299999997 5495328.16, 397233.5800000001 5495270.0600000005, 397158.4400000004 5495254.5600000005, 397120.75 5495256.5600000005, 397093.46999999974 5495293.66, 397120.0599999996 5495352.119999999, 397145.4000000004 5495404.130000001, 397120.5099999998 5495444.640000001, 397082.01999999955 5495476.6899999995, 397061.8700000001 5495529.51, 397040.1500000004 5495574.390000001, 397003.5599999996 5495584.859999999, 396916.08999999985 5495548.83, 396800.54000000004 5495504.92, 396639.6799999997 5495428.3100000005, 396582.4400000004 5495404.09, 396494.6900000004 5495348.57, 396450.5099999998 5495319.32, 396380.36000000034 5495253.59, 396307.70999999996 5495175.460000001, 396256.4199999999 5495118.49, 396234.0700000003 5495028.34, 396158.9900000002 5494976.82, 396062.6699999999 5494919.640000001, 395958.46999999974 5494846.77, 395861.0700000003 5494781.130000001, 395768.3200000003 5494738.3100000005, 395700.0999999996 5494702.02, 395642.1900000004 5494692.32, 395573.13999999966 5494710.59, 395486.5700000003 5494747.050000001, 395437.8300000001 5494773.01, 395398.6500000004 5494762.57, 395318.0099999998 5494709.76, 395266.4900000002 5494653.289999999, 395232.61000000034 5494600.130000001, 395204.38999999966 5494544.73, 395189.4000000004 5494488.8100000005, 395178.73000000045 5494403.199999999, 395153.3300000001 5494305.67, 395134.8700000001 5494237.880000001, 395062.5700000003 5494237.27, 395023.5499999998 5494230.82, 395005.4400000004 5494209.529999999, 394998.53000000026 5494161.789999999, 395012.1799999997 5494083.720000001, 395019.6500000004 5494020.4, 395016.9199999999 5493976.99, 395005.5700000003 5493936.92, 394962.01999999955 5493923.66, 394933.1200000001 5493926.3100000005, 394873.04000000004 5493943.710000001, 394897.29000000004 5493912.23, 394919.4500000002 5493890.84, 394932.5099999998 5493854.8100000005, 394924.4400000004 5493834.119999999, 394886.26999999955 5493805.130000001, 394832.7999999998 5493787.76, 394815.75 5493761.43, 394791.91000000015 5493696.85, 394762.86000000034 5493677, 394731.5700000003 5493676.25, 394712.73000000045 5493693.01, 394699.7000000002 5493730.039999999, 394685.5 5493769.119999999, 394651 5493769.5, 394610.9199999999 5493761.6, 394564.2400000002 5493782.470000001, 394528.6799999997 5493793.890000001, 394452.71999999974 5493764.41, 394382.3300000001 5493742.699999999, 394319.01999999955 5493754.23, 394208.0099999998 5493792.68, 394097.91000000015 5493835.08, 394006.7999999998 5493864.73, 393902.4900000002 5493895.4, 393811.4400000004 5493926.539999999, 393764.6699999999 5493951.42, 393780.6200000001 5493987.789999999, 393815.5999999996 5494024.41, 393817.96999999974 5494058.83, 393837.26999999955 5494097.58, 393867.6699999999 5494132.380000001, 393775.01999999955 5494110.57, 393675.63999999966 5494077.02, 393609.4500000002 5494041.640000001, 393563.4900000002 5493992.949999999, 393535.8099999996 5494001.0600000005, 393511.21999999974 5493999.039999999, 393465.3300000001 5493977.359999999, 393388.08999999985 5493934.43, 393280.8099999996 5493897.1899999995, 393164.79000000004 5493853.800000001, 393076.23000000045 5493784.300000001, 392976.26999999955 5493704.76, 392892.2000000002 5493628.58, 392872.7400000002 5493573.34, 392838.6699999999 5493484.16, 392782.45999999996 5493404.369999999, 392714.88999999966 5493328.029999999, 392596.08999999985 5493221.23, 392540.95999999996 5493168.41, 392461.3799999999 5493092.050000001, 392388.5800000001 5493041.43, 392318.96999999974 5493001.6899999995, 392256.4000000004 5492956.67, 392179.1200000001 5492900.23, 392108.3499999996 5492844.029999999, 392050.0800000001 5492787.83, 391993.9000000004 5492733.550000001, 391925.2400000002 5492648.75, 391879.0999999996 5492595.57, 391827.20999999996 5492523.609999999, 391794.3799999999 5492440.390000001, 391768.1799999997 5492360.4, 391734.2599999998 5492300.23, 391700.1900000004 5492223.5600000005, 391668.28000000026 5492138.289999999, 391643.4900000002 5492106.27, 391618.75 5492081.75, 391596.29000000004 5492064.140000001, 391562.3700000001 5491997.460000001, 391543.0499999998 5491933.210000001, 391523.53000000026 5491876.460000001, 391500.6200000001 5491809.85, 391483.45999999996 5491781.02, 391465.5999999996 5491747.220000001, 391428.3200000003 5491721.699999999, 391371.0099999998 5491701.970000001, 391333.9000000004 5491686.949999999, 391300.9299999997 5491656.75, 391271.75 5491602.390000001, 391235.66000000015 5491525.300000001, 391213.03000000026 5491465.68, 391203.4500000002 5491388.529999999, 391194.96999999974 5491357.85, 391179.8499999996 5491329.949999999, 391139.4199999999 5491263.029999999, 391105.9199999999 5491213.35, 391094.13999999966 5491181.300000001, 391078.7000000002 5491132.9, 391052.26999999955 5491103.4399999995, 390997.6699999999 5491057.6, 390942.3200000003 5491024.289999999, 390898.3099999996 5490999.539999999, 390859.6799999997 5490971.5600000005, 390728.4500000002 5490879.26, 390634.6200000001 5490827.98, 390572.45999999996 5490786.9399999995, 390535.5999999996 5490740.890000001, 390494.46999999974 5490694.01, 390463.5499999998 5490658.73, 390433.28000000026 5490645.93, 390390.70999999996 5490644.630000001, 390321.4500000002 5490688.91, 390249.6299999999 5490719.279999999, 390198.21999999974 5490715.83, 390119.4000000004 5490727.48, 390069.51999999955 5490743.470000001, 390025.11000000034 5490758.75, 389946.13999999966 5490760.4, 389894.7999999998 5490764.949999999, 389800.28000000026 5490771.720000001, 389762.2400000002 5490764.73, 389729.1699999999 5490732.029999999, 389694.3200000003 5490673.4, 389639.6200000001 5490568.539999999, 389595.0999999996 5490468.27, 389561.36000000034 5490356.07, 389542.21999999974 5490296.3100000005, 389550.3499999996 5490161.43, 389555.8300000001 5490060.67, 389553.9199999999 5490025.23, 389534.21999999974 5489989, 389493.5999999996 5489967.609999999, 389454.51999999955 5489966.17, 389396.0800000001 5489999.51, 389306.5800000001 5490082.109999999, 389210.5800000001 5490183.48, 389145.3799999999 5490260.609999999, 389106.8200000003 5490284.66, 389087.58999999985 5490266.41, 389047.8700000001 5490185.960000001, 389010.5800000001 5490116.42, 388986.6500000004 5490043.35, 388971.3499999996 5490004.4399999995, 388951.8700000001 5489980.210000001, 388911.4299999997 5489963.3100000005, 388878.29000000004 5489928.619999999, 388848.0700000003 5489873.300000001, 388791.5499999998 5489792.02, 388755.83999999985 5489736.92, 388739.0599999996 5489686.07, 388727.5099999998 5489616, 388690.4299999997 5489557.949999999, 388661.0999999996 5489493.59, 388661.25 5489447.07, 388703.1200000001 5489324.35, 388730.6799999997 5489250.220000001, 388732.5499999998 5489184.119999999, 388731.5700000003 5489090.619999999, 388745.0999999996 5489053.5600000005, 388771.33999999985 5489072.029999999, 388771.0099999998 5489107.550000001, 388777.3700000001 5489147.82, 388793.63999999966 5489173.18, 388833.8300000001 5489177.58, 388874.86000000034 5489165.4399999995, 388931 5489130.6899999995, 388981.8700000001 5489064.130000001, 389010.45999999996 5488990.960000001, 389027.33999999985 5488943.77, 389035.4900000002 5488909.93, 389024.70999999996 5488877.85, 388995.95999999996 5488840.48, 388962.8499999996 5488806.779999999, 388945.63999999966 5488738.9399999995, 388908.4299999997 5488614.869999999, 388866.5099999998 5488485.49, 388819.28000000026 5488367.33, 388758.29000000004 5488230.199999999, 388718.3799999999 5488132.75, 388678.9299999997 5488021.279999999, 388631.11000000034 5487926.140000001, 388570.9900000002 5487829.5, 388529.9000000004 5487777.609999999, 388450.7400000002 5487680.23, 388368.6299999999 5487602.970000001, 388305.88999999966 5487534.9399999995, 388257.71999999974 5487474.83, 388230.04000000004 5487432.92, 388217.9299999997 5487386.380000001, 388237.16000000015 5487348.1, 388236.3700000001 5487315.619999999, 388209.1699999999 5487248.17, 388173.1200000001 5487184.58, 388133.1900000004 5487092.640000001, 388094.5 5487006.640000001, 388029.5099999998 5486932.199999999, 387983.26999999955 5486864.01, 387938.66000000015 5486767.75, 387906.25 5486707.52, 387890.58999999985 5486659.619999999, 387879.7999999998 5486627.539999999, 387859.20999999996 5486600.35, 387828.3200000003 5486559.5600000005, 387804.1299999999 5486523.51, 387789.9000000004 5486486.5600000005, 387782.1699999999 5486436.85, 387780.9299999997 5486380.869999999, 387791.6699999999 5486311.42, 387789.0999999996 5486246.99, 387776.88999999966 5486203.960000001, 387748.5800000001 5486127.5600000005, 387717.03000000026 5486070.289999999, 387667.2999999998 5485989.74, 387638.36000000034 5485934.869999999, 387623.6799999997 5485880.43, 387614.1200000001 5485803.779999999, 387607.3700000001 5485741.02, 387615.51999999955 5485713.18, 387677.2999999998 5485631.6899999995, 387737.5800000001 5485525.24, 387798.6699999999 5485420.27, 387838.6799999997 5485357.15, 387875.0800000001 5485291.67, 387892.04000000004 5485246.470000001, 387911.83999999985 5485184.66, 387926.4400000004 5485143.0600000005, 387924.3099999996 5485089.619999999, 387910.4400000004 5485024.15, 387894.48000000045 5484956.26, 387875.3300000001 5484889.99, 387868.54000000004 5484838.74, 387867.8200000003 5484801.75, 387866.70999999996 5484755.279999999, 387917.54000000004 5484781.77, 387984.79000000004 5484793.59, 388048.4199999999 5484802.5600000005, 388157.7599999998 5484853.73, 388216.2400000002 5484871.41, 388294.71999999974 5484895.289999999, 388361.8700000001 5484904.619999999, 388445.36000000034 5484897.289999999, 388558.54000000004 5484869.27, 388631.54000000004 5484843.35, 388697.3700000001 5484788.210000001, 388763.79000000004 5484716.529999999, 388811.1500000004 5484637.109999999, 388830.4400000004 5484600.33, 388892.21999999974 5484575.359999999, 389008.5700000003 5484532.710000001, 389089.1299999999 5484501.99, 389204.0800000001 5484449.390000001, 389264.9500000002 5484426.449999999, 389303.8700000001 5484417.9, 389394.8799999999 5484454.789999999, 389495.36000000034 5484509.8100000005, 389564.2000000002 5484542.58, 389633.6500000004 5484553.32, 389710.2599999998 5484542.76, 389796.7000000002 5484515.3100000005, 389882.95999999996 5484476.859999999, 389977.75 5484433.07, 390077.51999999955 5484401.08, 390131.51999999955 5484375.42, 390175.54000000004 5484344.15, 390205.2999999998 5484331.460000001, 390257.16000000015 5484358.91, 390324.01999999955 5484404.77, 390388.1799999997 5484433.220000001, 390434.1799999997 5484445.4, 390471.3300000001 5484454.92, 390492.83999999985 5484467.57, 390519.5599999996 5484523.029999999, 390556.03000000026 5484603.609999999, 390624.6500000004 5484731.42, 390695.6200000001 5484861.65, 390729.51999999955 5484934.33, 390721.3099999996 5484966.67, 390695.96999999974 5484989.6899999995, 390640.8499999996 5485012.390000001, 390582.36000000034 5485044.73, 390545.2599999998 5485080.220000001, 390539.4000000004 5485121.470000001, 390564.6299999999 5485151.98, 390603.5999999996 5485194.949999999, 390645.8099999996 5485237.279999999, 390696.71999999974 5485328.789999999, 390734.5999999996 5485369.300000001, 390768.75 5485403.949999999, 390804.6799999997 5485414.529999999, 390853.78000000026 5485410.07, 390961.98000000045 5485420.26, 391060.5999999996 5485434.84, 391175.8499999996 5485458.76, 391236.75 5485480.84, 391359.0599999996 5485550, 391416.61000000034 5485569.710000001, 391526.0800000001 5485605.369999999, 391696.03000000026 5485665.119999999, 391807.76999999955 5485707.6899999995, 391914.9400000004 5485748.43, 391974.28000000026 5485769.08, 392006.6900000004 5485785.289999999, 392029.2000000002 5485822.91, 392021.6900000004 5485854.220000001, 391987.4299999997 5485898.1, 391968.8099999996 5485932.859999999, 391958.28000000026 5486013.8100000005, 391967.45999999996 5486169.01, 391962.54000000004 5486271.24, 391967.6200000001 5486336.07, 391997.0999999996 5486397.92, 392084.9199999999 5486505.460000001, 392149.91000000015 5486567.4, 392229.45999999996 5486624.25, 392284.63999999966 5486691.08, 392348.83999999985 5486770.550000001, 392409.5700000003 5486851.16, 392483.8799999999 5486939.74, 392586.1299999999 5487051.710000001, 392657.83999999985 5487118.880000001, 392717.4199999999 5487183.029999999, 392734.4000000004 5487213.859999999, 392733.63999999966 5487257.41, 392721.4900000002 5487278.9, 392695.0599999996 5487305.970000001, 392645.0099999998 5487323.970000001, 392572.9199999999 5487341.35, 392482.70999999996 5487361.949999999, 392423.95999999996 5487400.3100000005, 392372.1699999999 5487468.9, 392300.45999999996 5487558.289999999, 392260.1500000004 5487651.43, 392228.5499999998 5487730.720000001, 392223.83999999985 5487838.449999999, 392212.4400000004 5487941.449999999, 392199.1699999999 5487972.49, 392156.0800000001 5488020.73, 392093.20999999996 5488081.25, 392048.98000000045 5488138.539999999, 392053.9199999999 5488180.859999999, 392085.5099999998 5488233.119999999, 392143.8499999996 5488284.82, 392161.8200000003 5488309.109999999, 392150.9299999997 5488337.0600000005, 392100.96999999974 5488351.050000001, 392023.0099999998 5488371.67, 391935.6299999999 5488438.18, 391920.25 5488472.800000001, 391882.5999999996 5488638.869999999, 391937.53000000026 5488655.1899999995, 392042.3200000003 5488686.52, 392151.8099999996 5488729.17, 392288.03000000026 5488764.76, 392392.8499999996 5488771.59, 392570.73000000045 5488747.99, 392734.3200000003 5488710.949999999, 392920.0599999996 5488677.539999999, 392985.6900000004 5488661.42, 393038.08999999985 5488670.83, 393104.2599999998 5488724.720000001, 393127.6299999999 5488733.789999999, 393208.8200000003 5488725.050000001, 393302.26999999955 5488685.3100000005, 393387.5099999998 5488621.390000001, 393463.6500000004 5488542.82, 393490.26999999955 5488526.76, 393564.71999999974 5488518.289999999, 393592.61000000034 5488509.17, 393671.7599999998 5488512.02, 393793.21999999974 5488528.68, 393892.7000000002 5488564.73, 393949.7599999998 5488603.470000001, 394014.9199999999 5488669.4, 394085.54000000004 5488734.609999999, 394210.83999999985 5488803.65, 394339.6699999999 5488879.539999999, 394415.6200000001 5488909.029999999, 394454.78000000026 5488918.970000001, 394481.46999999974 5488910.9, 394513.38999999966 5488889.619999999, 394520.04000000004 5488868.35, 394522.0599999996 5488843.76, 394500.6299999999 5488808.1, 394476.8099999996 5488762.529999999, 394503.3499999996 5488744.470000001, 394585.71999999974 5488721.68, 394707.8200000003 5488685.300000001, 394831.29000000004 5488658.359999999, 394925.7400000002 5488631.09, 395001.3099999996 5488607.07, 395056.46999999974 5488585.359999999, 395052.1799999997 5488703.58, 395045.25 5488805.890000001, 395015.36000000034 5488965.65, 394995.83999999985 5489027.949999999, 394996.29000000004 5489089.449999999, 394997.1200000001 5489191.960000001, 394991.1900000004 5489287.73, 395006.13999999966 5489336.65, 395033.29000000004 5489396.59, 395042.76999999955 5489452.24, 395031.01999999955 5489527.73, 395025.9900000002 5489583.460000001, 395048.3099999996 5489610.08, 395124.7000000002 5489663.050000001, 395168.2599999998 5489689.33, 395190.8799999999 5489735.9399999995, 395243.98000000045 5489819.359999999, 395295.4000000004 5489860.82, 395356.03000000026 5489907.42, 395393.0700000003 5489939.460000001, 395411.1299999999 5489984.76, 395451.8499999996 5490052.66, 395507.9400000004 5490104.4399999995, 395622.1299999999 5490183.42, 395738.54000000004 5490242.800000001, 395851.5800000001 5490305.32, 395959.16000000015 5490381.5600000005, 396114.71999999974 5490469.390000001, 396133.7999999998 5490490.140000001, 396146.4299999997 5490524.65, 396164.51999999955 5490576.949999999, 396180.36000000034 5490597.82, 396207.16000000015 5490611.26, 396225.8700000001 5490597.51, 396275.1200000001 5490465.49, 396300.25 5490411.970000001, 396348.9000000004 5490384.02, 396424.5800000001 5490356.5, 396540.13999999966 5490325.380000001, 396637.96999999974 5490288.960000001, 396704.2599999998 5490245.3100000005, 396755.1200000001 5490178.75, 396815.5700000003 5490082.8100000005, 396865.08999999985 5490026.3100000005, 396904.1299999999 5490008.25, 396984.13999999966 5489989.050000001, 397085.23000000045 5489959.01, 397169.33999999985 5489910.640000001, 397268.2000000002 5489856.18, 397358.83999999985 5489771.039999999, 397429.0700000003 5489663.199999999, 397467.21999999974 5489553.640000001, 397499.9900000002 5489459.800000001, 397523.1200000001 5489425.359999999, 397575.1699999999 5489407.279999999, 397754.4900000002 5489401.130000001, 397903.7999999998 5489401.18, 398032.9900000002 5489411.039999999, 398118.7599999998 5489398.109999999, 398184.11000000034 5489337.49, 398226.11000000034 5489299.300000001, 398254.7000000002 5489270.15, 398289.3700000001 5489267.77, 398349.7599999998 5489308.369999999, 398383.45999999996 5489338.039999999, 398403.91000000015 5489386.74, 398422.21999999974 5489463.539999999, 398466.41000000015 5489536.8100000005, 398523.4900000002 5489588.550000001, 398623.04000000004 5489632.6, 398762.58999999985 5489689.0600000005, 398934.5800000001 5489743.720000001, 399103.3700000001 5489793.51, 399256.28000000026 5489839.93, 399376.9299999997 5489899.140000001, 399457.78000000026 5489969.9399999995, 399530.04000000004 5490088.609999999, 399593.7000000002 5490255.130000001, 399662.98000000045 5490399.42, 399682.3200000003 5490451.67, 399702.5800000001 5490489.369999999, 399770.9500000002 5490523.16, 399850.1900000004 5490553.51, 399955.25 5490591.83, 400065.76999999955 5490628.9399999995, 400103.5099999998 5490628.4399999995, 400127.7999999998 5490591.460000001, 400133.0499999998 5490553.73, 400114.76999999955 5490477.93, 400156.4900000002 5490545.800000001, 400199.4000000004 5490624.609999999, 400252.0499999998 5490672.029999999, 400351.1200000001 5490785.619999999, 400381.45999999996 5490837.93, 400395.45999999996 5490887.890000001, 400383.4400000004 5490943.890000001, 400350.8799999999 5491024.210000001, 400339.0999999996 5491098.710000001, 400340.8700000001 5491168.16, 400334.75 5491240.43, 400302.6900000004 5491283.23, 400274.01999999955 5491316.880000001, 400246.5099999998 5491367, 400251.2599999998 5491398.32, 400249.76999999955 5491473.9, 400249.3499999996 5491550.949999999, 400248.9400000004 5491641, 400250.9299999997 5491759.960000001, 400268.3700000001 5491864.800000001, 400287.1699999999 5491972.59, 400312.3099999996 5492063.619999999, 400317.2999999998 5492125.9399999995, 400294.78000000026 5492219.869999999, 400258.5599999996 5492302.35, 400195.78000000026 5492389.880000001, 400128.4299999997 5492457.09, 400059.9000000004 5492525.85, 399994.83999999985 5492606.470000001, 399953.41000000015 5492702.66, 399918.66000000015 5492815.58, 399886.7599999998 5492874.880000001, 399851.4000000004 5492916.300000001, 399808.3799999999 5492947.529999999, 399721.75 5492976.49, 399644.08999999985 5493017.1, 399554.1799999997 5493070.210000001, 399419.04000000004 5493168.130000001, 399319.36000000034 5493233.630000001, 399255.0999999996 5493277.710000001, 399181.1699999999 5493349.18, 399163.9299999997 5493430.9, 399184.4000000004 5493467.6, 399212.9500000002 5493556.49, 399216.8799999999 5493629.859999999, 399204.9000000004 5493674.35, 399179.5 5493695.869999999, 399133.88999999966 5493706.199999999, 399073.7599999998 5493722.1, 399020.5599999996 5493755.23, 398979.8300000001 5493799.880000001, 398957.86000000034 5493844.77, 398956.1799999997 5493909.359999999, 398986.0700000003 5494031.710000001, 399023.4900000002 5494098.24, 399072.8200000003 5494149.789999999, 399125.6799999997 5494189.699999999, 399188.3700000001 5494231.710000001, 399247.6200000001 5494262.359999999, 399293.5800000001 5494298.539999999, 399313.6900000004 5494326.25, 399319.8799999999 5494381.02, 399306.8799999999 5494437.5600000005, 399282.9199999999 5494489.029999999, 399244.13999999966 5494538.6, 399202.2999999998 5494593.289999999, 399175.03000000026 5494649.4, 399166.5099999998 5494705.26, 399168.29000000004 5494787.710000001, 399194.54000000004 5494856.1899999995, 399218.21999999974 5494910.77, 399252.4000000004 5494971.42, 399340.29000000004 5495067.949999999, 399393.51999999955 5495117.35, 399483.6299999999 5495169.27, 399560.4000000004 5495219.23, 399597.1500000004 5495287.789999999, 399606.76999999955 5495328.42, 399586.73000000045 5495390.24, 399537.16000000015 5495501.76, 399506.1900000004 5495578.02, 399480.9000000004 5495658.5600000005, 399466.1299999999 5495771.1899999995, 399457.73000000045 5495867.5600000005, 399451.41000000015 5495959.84, 399437.9299999997 5496016.9, 399415.0800000001 5496052.32, 399379.21999999974 5496037.25, 399322.0700000003 5496021.52, 399251.0099999998 5495976.84, 399191.1699999999 5495931.210000001, 399120.36000000034 5495899.029999999, 399035.45999999996 5495883.41, 398965.3300000001 5495887.210000001, 398891.03000000026 5495911.68, 398744.5599999996 5495957.539999999, 398588.28000000026 5496008.289999999, 398543.1699999999 5496043.6, 398520.5999999996 5496092.02, 398518.3099999996 5496147.630000001, 398495.04000000004 5496166.07, 398449.08999999985 5496148.9, 398382.1799999997 5496145.5600000005, 398330.4400000004 5496177.640000001)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7336-012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7336-012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109041</v>
       </c>
       <c r="O2" s="3">
-        <v>46213.88624011264</v>
+        <v>46262.36072376049</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>25010</v>
       </c>
       <c r="S2" s="3">
         <v>25547</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>