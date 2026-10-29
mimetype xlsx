--- v3 (2026-07-18)
+++ v4 (2026-10-29)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Holzbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Kusel</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7336-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7336-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((381313.1299999999 5488338.91, 381406.0099999998 5488403.74, 381490.11000000034 5488474.42, 381548.1900000004 5488532.130000001, 381615.26999999955 5488589.99, 381696.6900000004 5488637.26, 381829.63999999966 5488696.99, 381944.8700000001 5488764.43, 382024.79000000004 5488805.26, 382082.46999999974 5488840.48, 382176.21999999974 5488889.77, 382256.3499999996 5488929.59, 382327.3099999996 5488959.279999999, 382399.13999999966 5488985.43, 382459.9299999997 5489011.02, 382535.3200000003 5489045.029999999, 382589.2400000002 5489054.880000001, 382639.7999999998 5489068.369999999, 382667.73000000045 5489078.77, 382694.41000000015 5489120.720000001, 382725.45999999996 5489165.5, 382651.5800000001 5489150.4399999995, 382536.41000000015 5489135.02, 382412.95999999996 5489099.93, 382295.91000000015 5489062.58, 382206.7999999998 5489010.6, 382121.95999999996 5488958.960000001, 382011.13999999966 5488895.85, 381912.2999999998 5488863.27, 381791.33999999985 5488840.58, 381675.78000000026 5488802.67, 381540 5488772.07, 381461.5800000001 5488756.1899999995, 381466.4900000002 5488722.48, 381464.7999999998 5488699.029999999, 381429.4900000002 5488666.42, 381388.8300000001 5488644.029999999, 381320.1799999997 5488609.75, 381315.5099999998 5488555.42, 381291.9299999997 5488490.83, 381262.21999999974 5488416.98, 381244.3300000001 5488357.16, 381243.2400000002 5488304.68, 381313.1299999999 5488338.91)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7336-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7336-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109040</v>
       </c>
       <c r="O2" s="3">
-        <v>46221.84387989371</v>
+        <v>46324.46330937393</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>28398</v>
       </c>
       <c r="S2" s="3">
         <v>28398</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>