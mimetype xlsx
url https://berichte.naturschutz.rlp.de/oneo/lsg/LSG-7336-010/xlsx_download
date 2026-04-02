--- v0 (2026-02-16)
+++ v1 (2026-04-02)
@@ -644,51 +644,51 @@
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45072</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" t="s">
         <v>29</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2">
         <v>109039</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.16403926961</v>
+        <v>46114.94991808693</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" s="3">
         <v>28398</v>
       </c>
       <c r="S2" s="3">
         <v>28398</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>