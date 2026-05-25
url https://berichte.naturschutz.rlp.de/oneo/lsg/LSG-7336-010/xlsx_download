--- v1 (2026-04-02)
+++ v2 (2026-05-25)
@@ -644,51 +644,51 @@
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45072</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" t="s">
         <v>29</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2">
         <v>109039</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.94991808693</v>
+        <v>46167.54687906043</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" s="3">
         <v>28398</v>
       </c>
       <c r="S2" s="3">
         <v>28398</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>