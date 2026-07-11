--- v2 (2026-05-25)
+++ v3 (2026-07-11)
@@ -644,51 +644,51 @@
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45072</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" t="s">
         <v>29</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2">
         <v>109039</v>
       </c>
       <c r="O2" s="3">
-        <v>46167.54687906043</v>
+        <v>46214.04844232338</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" s="3">
         <v>28398</v>
       </c>
       <c r="S2" s="3">
         <v>28398</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>