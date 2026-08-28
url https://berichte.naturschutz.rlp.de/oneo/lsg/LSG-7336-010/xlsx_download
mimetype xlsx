--- v3 (2026-07-11)
+++ v4 (2026-08-28)
@@ -111,51 +111,51 @@
   <si>
     <t>Höcherberg–Westrich</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-010</t>
   </si>
   <si>
     <t>Ehr, Dirk von</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>ursprünglich von Büro LAUB digitalisiert,nachträglich anhand von Beschreibung nachdigitalisiert</t>
   </si>
   <si>
     <t>LK Kusel</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7336-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7336-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((378283.705 5471098.392, 378278.7802126903 5471102.424712065, 378269.633 5471109.915, 378197.328 5471171.291, 378173.579 5471192.251, 378163.714 5471200.409, 378146.94 5471210.351, 378033.86 5471280.14, 378029.808 5471280.15, 377996.917 5471287.153, 377986.615 5471289.932, 377923.478 5471306.981, 377889.368 5471320.797, 377847.17 5471338.245, 377796.290329718 5471358.624944629, 377768.159 5471369.893, 377770.54877858434 5471375.547479536, 377772.532 5471380.24, 377771.75389454793 5471380.589914896, 377745.096 5471392.578, 377724.006 5471402.063, 377694.333 5471415.407, 377636.082 5471440.626, 377615.27 5471449.734, 377601.303 5471455.216, 377543.52 5471480.149, 377521.321 5471488.49, 377414.342 5471528.687, 377410.557 5471530.111, 377380.278 5471541.488, 377294.858 5471573.436, 377284.257 5471577.402, 377280.918 5471578.65, 377235.988 5471595.454, 377214.495 5471603.493, 377144.598 5471630.388, 377132.71 5471634.962, 377050.425 5471666.007, 376999.62 5471683.106, 376968.438 5471693.6, 376887.144 5471719.52, 376863.625 5471726.94, 376860.718 5471727.801, 376779.031 5471751.993, 376780.569 5471755.431, 376805.117 5471810.323, 376806.936 5471814.392, 376827.326 5471859.251, 376868.021 5471948.78, 376875.828 5471965.954, 376880.101 5471975.893, 376882.845 5471982.016, 376883.91785194055 5471984.247597317, 376900.594 5472018.935, 376904.031843168 5472026.584262836, 376911.722 5472043.695, 376928.169 5472080.291, 376876.371 5472117.794, 376856.816 5472129.703, 376838.97 5472136.118, 376812.163 5472144.844, 376748.012 5472147.682, 376744.39 5472148.334, 376745.057 5472151.49, 376707.394 5472158.885, 376635.742 5472166.541, 376558.055 5472169.975, 376557.22 5472151.136, 376556.087 5472125.533, 376561.851 5472040.842, 376524.402 5472048.587, 376516.211 5472050.282, 376474.613 5472058.886, 376419.136 5472070.359, 376415.479 5472071.115, 376403.121 5472161.235, 376358.621 5472165.883, 376346.3885822249 5472167.161064631, 376346.1438975676 5472167.186629717, 376305.72927921935 5472171.409220481, 376305.3896022696 5472171.444710529, 376258.058 5472176.39, 376259.25077658705 5472167.262841319, 376260.13 5472160.535, 376220.501 5472151.362, 376204.826 5472147.735, 376203.24426367745 5472154.702054907, 376201.285 5472163.332, 376115.692 5472147.312, 376087.774 5472142.709, 376053.201 5472136.291, 376043.847 5472135.106, 376044.572 5472142.279, 376044.727 5472143.814, 376043.975 5472145.254, 376042.777 5472147.208, 376041.797 5472148.145, 376040.389 5472148.981, 376038.971 5472149.823, 376037.397 5472150.394, 376035.751 5472150.609, 376034.153 5472150.673, 376032.384 5472150.442, 376030.764 5472149.903, 376029.185 5472149.11, 376027.651 5472148.117, 376026.158 5472146.769, 376025.043 5472145.556, 376023.744 5472145.056, 376022.686 5472145.297, 376021.479 5472145.797, 376018.469 5472146.569, 376015.279 5472147.154, 376013.463 5472147.127, 376011.904 5472146.73, 376010.062 5472146.164, 376008.285 5472145.618, 376006.675 5472145.385, 376003.538 5472145.66, 376001.366 5472146.048, 375999.364 5472146.68, 375998.276 5472147.477, 375997.933 5472148.446, 375997.951 5472149.65, 375997.964 5472150.604, 375997.32 5472151.635, 375996.606 5472152.467, 375995.12 5472152.677, 375993.516 5472152.539, 375992.311 5472151.784, 375991.957 5472150.893, 375991.802 5472149.693, 375991.431 5472148.401, 375990.482 5472147.333, 375989.287 5472146.778, 375988.044 5472146.375, 375986.97 5472146.216, 375986.025 5472146.606, 375985.057 5472147.749, 375982.952 5472149.793, 375980.763 5472150.483, 375980.545 5472182.855, 375959.547 5472183.66, 375930.395 5472189.118, 375899.56004841765 5472198.507863494, 375899.5600484176 5472198.507863494, 375895.573 5472199.722, 375929.867 5472283.931, 375950.528 5472335.347, 375952.393 5472339.988, 375967.913 5472378.608, 375992.309 5472417.397, 376020.933 5472464.219, 376034.781 5472486.491, 376062.747 5472530.804, 376065.8341062324 5472535.694860958, 376066.069 5472536.067, 376070.921 5472543.756, 376062.359 5472546.402, 376058.891 5472547.474, 376052.415 5472549.476, 376048.123 5472550.802, 376005.389 5472564.009, 375994.633 5472567.334, 375969.943 5472574.964, 375955.053 5472577.276, 375952.237 5472577.713, 375913.15223647177 5472583.781840679, 375913.15223647153 5472583.781840679, 375911.773 5472583.996, 375917.0172486007 5472589.3117557755, 375917.0172486015 5472589.311755776, 375929.741 5472602.209, 375935.254 5472607.798, 375944.663 5472617.335, 375958.658 5472631.521, 375970.075 5472643.437, 375982.002 5472655.981, 376029.542 5472706.556, 376077.19853213266 5472754.831432543, 376077.1985321331 5472754.831432543, 376108.931 5472786.976, 376207.903 5472842.13, 376212.281 5472844.57, 376222.0358184794 5472850.005822671, 376222.03581848065 5472850.005822672, 376243.786 5472862.126, 376272.2393664566 5472886.917251639, 376272.23936645756 5472886.91725164, 376325.616 5472933.424, 376412.661 5473012.915, 376457.045 5473049.686, 376500.192 5473085.547, 376532.172 5473112.015, 376539.495 5473118.076, 376554.019 5473130.097, 376561.2878294179 5473136.114217701, 376561.28782941814 5473136.114217701, 376578.858 5473150.659, 376581.369 5473152.568, 376577.86 5473159.429, 376568.342 5473160.574, 376561.332 5473167.705, 376552.333 5473171.071, 376548.969 5473172.072, 376544.827 5473172.543, 376543.956 5473173.75, 376535.321 5473184.965, 376533.885 5473185.532, 376528.12 5473185.965, 376524.047 5473186.791, 376519.985 5473187.919, 376513.802 5473190.127, 376509.821 5473191.915, 376507.019 5473193.502, 376505.134 5473195.003, 376501.523 5473197.945, 376498.566 5473199.693, 376495.851 5473200.743, 376494.409 5473201.158, 376493.154 5473200.851, 376487.059 5473198.447, 376484.579 5473198.596, 376481.42 5473200.656, 376479.747 5473200.723, 376474.091 5473200.502, 376472.535 5473201.456, 376471.207 5473202.495, 376470.118 5473204.461, 376470.201 5473206.564, 376469.346 5473209.529, 376467.776 5473211.607, 376459.304 5473218.651, 376451.613 5473228.208, 376448.91 5473229.919, 376443.872 5473231.83, 376442.677 5473232.705, 376442.142 5473233.94, 376441.189 5473239.434, 376435.12 5473245.796, 376415.97722772846 5473253.272247663, 376415.9772277278 5473253.272247663, 376413.507 5473254.237, 376404.7729136518 5473264.948085978, 376404.7729136506 5473264.94808598, 376399.498 5473271.417, 376398.285 5473273.284, 376392.274 5473287.005, 376391.053 5473288.652, 376376.762 5473303.142, 376376.708 5473310.642, 376375.589 5473313.444, 376374.638 5473316.017, 376373.36 5473319.21, 376371.67 5473322.34, 376369.989 5473324.226, 376368.068 5473325.956, 376366.304 5473327.239, 376362.967 5473328.694, 376351.678 5473333.276, 376334.438 5473333.935, 376332.825 5473334.549, 376331.1286219408 5473335.414165385, 376330.127 5473335.925, 376325.339 5473339.148, 376322.197 5473341.066, 376318.728 5473345.004, 376307.717 5473349.245, 376306.248 5473350.571, 376302.73231324163 5473357.793302198, 376302.731 5473357.796, 376299.495 5473363.272, 376296.944 5473366.847, 376282.384 5473381.899, 376281.04 5473390.801, 376273.535 5473403.725, 376271.389 5473405.684, 376267.916 5473408.08, 376265.9410978744 5473409.762582494, 376265.369 5473410.25, 376263.349 5473413.913, 376260.398 5473421.191, 376256.148 5473433.104, 376252.457 5473436.87, 376273.856 5473477.187, 376278.274 5473485.511, 376290.378 5473508.316, 376298.402 5473523.434, 376303.242394353 5473532.55357346, 376303.2423943538 5473532.553573462, 376312.288 5473549.596, 376328.96566907334 5473581.025415674, 376328.96566907666 5473581.02541568, 376449.04 5473807.308, 376452.3043878995 5473813.459997456, 376452.3043878996 5473813.459997456, 376454.351 5473817.317, 376456.617 5473821.588, 376461.347 5473830.503, 376458.6252603591 5473833.834784733, 376458.625260359 5473833.834784733, 376456.359 5473836.609, 376453.303 5473840.349, 376451.937 5473842.021, 376449.425 5473845.096, 376445.707 5473849.645, 376392.715 5473914.504, 376389.534 5473918.389, 376162.101 5474196.259, 376159.237 5474199.757, 376158.876 5474200.198, 376160.279 5474243.051, 376162.795 5474320.635, 376151.118 5474343.355, 376066.029 5474505.279, 376065.8917984742 5474541.0345091745, 376065.821 5474559.485, 376065.835 5474563.292, 376066.464 5474736.116, 376066.581 5474768.177, 376071.183 5474815.107, 376074.626 5474850.739, 376080.116 5474908.081, 376081.001 5474917.377, 376073.78 5475026.568, 376071.013 5475068.407, 376069.939 5475084.653, 376069.607 5475089.665, 376048.8496775019 5475100.271858631, 376048.8496775018 5475100.271858631, 375950.674 5475150.439, 375858.617 5475197.571, 375753.1709641895 5475249.152251223, 375753.1709641838 5475249.152251226, 375716.716 5475266.985, 375703.1983744316 5475268.618853856, 375703.19837443146 5475268.618853856, 375585.441 5475282.852, 375470.048 5475282.236, 375417.103 5475282.041, 375331.405 5475349.087, 375221.61580611253 5475441.963250599, 375221.61580610514 5475441.963250605, 375203.3530758695 5475457.412620893, 375203.3530758691 5475457.412620893, 375187.86 5475470.519, 375181.189 5475476.163, 375153.992 5475589.269, 375156.341 5475592.176, 375156.8350103444 5475592.786974502, 375156.83501034445 5475592.786974502, 375194.704 5475639.622, 375189.683 5475641.93, 375186.5770257373 5475643.358245971, 375186.5770257372 5475643.358245971, 375162.717 5475654.33, 375142.819 5475663.478, 375059.57 5475701.759, 375051.348 5475705.53, 374993.371 5475732.104, 374988.421 5475734.373, 374891.443 5475778.827, 374888.481 5475784.561, 374852.903 5475853.454, 374851.638 5475855.902, 374850.967 5475857.202, 374825.832 5475905.871, 374805.778 5475944.678, 374780.078 5475994.415, 374763.308 5476026.867, 374752.81 5476047.184, 374694.084 5476062.767, 374571.637 5476095.276, 374527.59 5476054.729, 374523.858 5476051.292, 374514.291 5476042.474, 374481.276 5476012.053, 374253.961 5476086.843, 374228.309 5476078.669, 374223.328 5476077.082, 374214.649 5476074.317, 374212.25 5476073.553, 374211.144 5476073.2, 374203.324 5476070.708, 374202.112 5476070.319, 374171.116 5476060.366, 374170.352 5476060.121, 374165.203 5476058.468, 374155.115 5476055.229, 374145.243 5476038.314, 374123.532 5476001.112, 374113.217 5476004.406, 374087.447 5476012.635, 374047.379 5476025.429, 373981.516 5476002.882, 373957.943 5475994.812, 373922.189 5475982.572, 373910.955 5475978.727, 373894.362 5475973.046, 373893.209 5476057.662, 373892.819 5476086.132, 373892.694 5476095.422, 373892.134 5476136.52, 373892.135 5476137.489, 373891.125 5476137.546, 373889.672 5476137.582, 373847.734 5476138.615, 373820.814 5476139.278, 373808.434 5476165.677, 373799.594 5476184.529, 373801.321 5476189.883, 373801.7554910168 5476191.230157182, 373801.8726158747 5476191.593307598, 373815.186 5476232.872, 373821.8901466426 5476253.657351481, 373821.89014664275 5476253.657351482, 373831.296 5476282.819, 373770.421 5476276.792, 373683.005 5476268.087, 373605.396 5476265.485, 373596.3042868108 5476308.952005081, 373595.266 5476313.916, 373576.168 5476404.85, 373553.3297666387 5476475.479767447, 373535.514 5476530.577, 373532.6014722615 5476634.886666666, 373531.199 5476685.115, 373520.1829670687 5476686.450238172, 373401.299 5476700.86, 373369.915 5476760.74, 373339.63 5476818.521, 373324.091 5476848.108, 373323.36 5476849.501, 373319.745 5476856.383, 373315.788 5476863.918, 373313.56 5476869.637, 373310.131 5476878.438, 373309.387 5476880.348, 373307.22 5476885.909, 373306.203 5476888.52, 373305.662 5476889.908, 373296.19 5476914.22, 373258.174 5477011.797, 373232.033 5477079.781, 373197.907 5477168.529, 373176.16 5477225.085, 373174.854 5477228.482, 373167.243 5477248.276, 373154.211 5477282.166, 373167.8681061435 5477287.382487704, 373167.86810614355 5477287.382487704, 373179.978 5477292.008, 373198.548 5477299.102, 373221.445 5477307.849, 373255.502 5477320.858, 373258.546 5477322.02, 373300.808 5477338.164, 373417.37 5477382.689, 373412.5633598666 5477389.217905397, 373412.56335986644 5477389.217905397, 373396.31 5477411.295, 373383.531 5477428.652, 373315.726 5477471.255, 373292.269 5477485.994, 373283.966 5477491.211, 373274.278 5477497.298, 373302.11278929265 5477507.476246027, 373302.2841918547 5477507.538922178, 373311 5477510.726, 373325.636 5477525.364, 373346.753 5477539.789, 373353.948 5477565.898, 373360.555 5477583.465, 373366.521 5477599.443, 373371.542 5477603.688, 373374.88 5477606.505, 373394.83 5477623.373, 373405.991 5477651.757, 373424.863 5477673.648, 373433.896 5477676.685, 373435.144 5477682.242, 373442.13 5477693.369, 373455.863 5477711.032, 373462.105 5477722.183, 373467.311 5477729.618, 373469.69 5477734.897, 373474.034 5477740.637, 373485.14 5477798.655, 373491.4911187227 5477817.11409154, 373491.49111872294 5477817.114091541, 373517.17645535135 5477891.7667631, 373517.1764553515 5477891.7667631, 373518.025 5477894.233, 373492.6378019005 5477892.217494454, 373492.63780189777 5477892.217494454, 373391.272 5477884.17, 373389.14573959674 5477891.4615859855, 373389.1410138683 5477891.477791929, 373389.14101386815 5477891.47779193, 373389.0410594345 5477891.820565725, 373372.071 5477950.016, 373350.685 5478023.08, 373337.983 5478034.247, 373334.673 5478035.026, 373331.895 5478038.668, 373329.489 5478039.717, 373325.987 5478039.067, 373320.554 5478042.112, 373310.857 5478051.969, 373306.164 5478053.432, 373275.504 5478082.117, 373265.52720248606 5478095.18123716, 373261.638 5478100.274, 373261.013 5478100.649, 373259.734 5478101.495, 373246.563 5478105.195, 373239.5 5478105.086, 373231.128 5478106.736, 373228.6832764721 5478106.950196759, 373228.6832764716 5478106.950196759, 373223.15 5478107.435, 373214 5478106.657, 373205.955 5478107.565, 373200.121 5478109.43, 373181.612 5478114.939, 373170.723 5478116.57, 373156.933 5478119.233, 373145.955 5478120.171, 373123.849 5478121.373, 373119.51 5478122.451, 373112.473 5478123.601, 373108.314 5478128.734, 373106.138 5478133.88, 373092.311 5478145.7, 373077.92 5478161.232, 373072.208 5478164.328, 373069.885406322 5478167.20427219, 373069.8854063213 5478167.204272191, 373040.818 5478203.201, 373024.283 5478222.98, 373017.816 5478229.639, 373011.959 5478235.672, 373001.752 5478261.455, 373000.06 5478264.135, 372991.604 5478277.533, 372984.24253067904 5478285.327513289, 372984.24253067863 5478285.327513289, 372965.136 5478305.558, 372962.097 5478321.832, 372938.627 5478352.506, 372934.256 5478372.639, 372927.548 5478414.083, 372903.664 5478445.506, 372881.83 5478476.427, 372864.086 5478498.754, 372861.043 5478502.583, 372861.462 5478516.028, 372870.732 5478519.644, 372871.737 5478519.974, 372877.374 5478521.803, 372880.008 5478524.4, 372881.185 5478525.555, 372881.185 5478530.609, 372883.86 5478532.194, 372896.11 5478531.949, 372899.881 5478530.888, 372907.435 5478525.535, 372911.22 5478526.105, 372913.814 5478526.142, 372915.167 5478526.699, 372924.496 5478530.562, 372930.422 5478532.629, 372933.94062424876 5478531.460299963, 372933.94062424905 5478531.460299963, 372941.098 5478529.083, 372947.709 5478529.251, 372949.628 5478530.967, 372949.713 5478531.083, 372956.901 5478541.266, 372962.085 5478544.073, 372964.03097281995 5478546.094103324, 372964.183 5478546.252, 372964.34 5478546.426, 372967.708 5478547.564, 372967.99139261985 5478547.560324316, 372978.579 5478547.423, 372981.622 5478548.954, 372987.4605272796 5478554.647856466, 372987.477174521 5478554.664091211, 372997.321 5478564.264, 373000.111 5478565.203, 373003.238 5478562.797, 373007.2147733457 5478560.198376805, 373007.4315078714 5478560.056751593, 373007.803 5478559.814, 373008.035 5478559.595, 373009.921 5478560.731, 373010.0776998893 5478561.001121518, 373013.864 5478567.528, 373014.101 5478567.699, 373015.484 5478568.735, 373018.564 5478568.922, 373022.608 5478566.91, 373023.649 5478567.929, 373025.409 5478568.88, 373029.488 5478574.41, 373033.216 5478579.465, 373035.148 5478580.729, 373037.858 5478581.171, 373040.347 5478581.833, 373044.235 5478584.731, 373046.005 5478585.461, 373047.861 5478585.984, 373049.327 5478586.46, 373070.374 5478602.62, 373076.968 5478606.744, 373085.245 5478611.921, 373087.93 5478613.256, 373090.641 5478622.338, 373091.632 5478627.653, 373095.87 5478629.267, 373097.135 5478629.144, 373099.007 5478629.142, 373103.101 5478634.195, 373105.032 5478637.972, 373105.107 5478644.154, 373107.413 5478648.796, 373108.968 5478651.927, 373114.438 5478658.636, 373123.951 5478662.072, 373129.24526196887 5478663.166918259, 373129.245261969 5478663.166918259, 373130.087 5478663.341, 373137.555 5478663.406, 373141.262 5478664.51, 373145.022 5478664.941, 373147.359 5478666.089, 373153.07 5478668.765, 373155.226 5478669.131, 373158.518 5478670.141, 373162.689 5478670.055, 373165.948 5478669.226, 373169.957 5478668.103, 373174.55055768124 5478670.778076711, 373174.5505576819 5478670.778076711, 373175.488 5478671.324, 373179.908 5478674.79, 373186.938 5478681.193, 373196.67295868916 5478688.499854239, 373197.735 5478689.297, 373208.968 5478698.754, 373213.677 5478704.199, 373219.021 5478712.52, 373222.6140336685 5478718.178468714, 373223.036 5478718.843, 373228.771 5478723.937, 373238.6680722943 5478728.427590059, 373239.23028343485 5478728.682681634, 373247.703 5478732.527, 373253.163 5478737.461, 373254.169 5478742.134, 373253.62836114067 5478744.175016469, 373253.6283611406 5478744.175016469, 373253.395 5478745.056, 373250.617 5478746.137, 373246.527 5478750.732, 373241.086 5478757.282, 373240.179 5478761.12, 373241.017 5478765.589, 373246.791 5478774.134, 373255.163 5478781.883, 373260.533 5478784.561, 373266.463 5478783.744, 373269.691 5478784.405, 373273.846 5478781.729, 373277.642 5478783.318, 373282.645 5478788.592, 373284.29659006844 5478787.632741447, 373287.564 5478785.735, 373291.752 5478787.398, 373293.768 5478800.334, 373296.136 5478803.021, 373299.758 5478803.497, 373305.57 5478801.714, 373311.011 5478806.46, 373315.385 5478805.756, 373316.571 5478802.367, 373320.365 5478802.415, 373322.583 5478806.368, 373325.023 5478807.852, 373327.455 5478807.865, 373328.874 5478803.797, 373333.745 5478799.241, 373337.971 5478798.072, 373340.618 5478800.477, 373342.923 5478805.097, 373345.789 5478808.745, 373350.891 5478810.203, 373353.491 5478805.177, 373359.891 5478809.333, 373366.017 5478816.203, 373380.627 5478831.057, 373385.47961624915 5478834.322236146, 373387.814 5478835.893, 373392.992 5478836.547, 373394.3990544085 5478836.097849501, 373400.263 5478834.226, 373403.489 5478834.318, 373407.891 5478835.572, 373413.207 5478839.443, 373414.6882029198 5478840.895854539, 373414.68820292014 5478840.895854539, 373416.342 5478842.518, 373420.551 5478844.182, 373422.41056603566 5478842.72204932, 373422.41056603607 5478842.72204932, 373426.042 5478839.871, 373430.918 5478837.705, 373440.697 5478837.314, 373444.723 5478838.405, 373449.434 5478840.628, 373453.278 5478843.206, 373462.4260793669 5478853.967963968, 373465.55 5478857.643, 373471.117 5478863.514, 373477.119 5478866.486, 373484.853 5478868.258, 373487.8916416241 5478868.6492059035, 373487.89164162433 5478868.6492059035, 373492.566 5478869.251, 373497.8344320461 5478872.250100462, 373497.83443204657 5478872.250100462, 373499.742 5478873.336, 373509.925 5478878.043, 373515.342 5478878.156, 373522.844 5478872.844, 373525.089 5478872.194, 373528.051 5478873.697, 373530.71 5478875.924, 373533.024 5478878.243, 373536.231 5478883.169, 373538.344 5478885.187, 373540.854 5478886.179, 373542.644 5478884.637, 373548.528 5478874.389, 373550.085 5478871.786, 373552.592 5478871.166, 373554.734 5478870.932, 373556.22 5478872.065, 373559.376 5478873.432, 373561.891 5478873.764, 373563.56 5478874.969, 373565.895 5478878.059, 373564.636 5478889.906, 373565.33 5478892.229, 373566.315 5478894.121, 373568.758 5478893.905, 373571.883 5478892.241, 373575.294 5478891.224, 373578.013 5478890.896, 373581.031 5478893.067, 373590.528 5478891.888, 373593.771 5478892.169, 373596.932 5478894.674, 373600.58 5478899.13, 373602.542 5478900.653, 373604.68 5478900.838, 373607.611 5478900.051, 373609.856 5478899.43, 373616.5 5478892.442, 373620.254 5478889.761, 373623.882 5478887.895, 373624.0518448496 5478887.805964523, 373625.988 5478886.791, 373629.017 5478886.98, 373633.622 5478887.837, 373635.0051452906 5478888.498703047, 373635.1255309494 5478888.556296098, 373638.16 5478890.008, 373640.911 5478890.538, 373643.163 5478889.818, 373644.11685898056 5478889.085127314, 373644.12907252176 5478889.075743358, 373645.114 5478888.319, 373646.707 5478886.145, 373650.565 5478883.56, 373653.144 5478882.507, 373658.713 5478881.955, 373668.238 5478883.817, 373671.664 5478887.483, 373672.947 5478893.065, 373675.637 5478895.359, 373675.7180426689 5478895.397195972, 373678.338 5478896.632, 373682.73328479234 5478896.875784148, 373685.694 5478897.04, 373691.876 5478893.323, 373696.626 5478891.553, 373700.22 5478893.932, 373706.4996683252 5478901.718658389, 373706.6612654773 5478901.919035504, 373707.929 5478903.491, 373713.708 5478912.047, 373721.168 5478916.873, 373728.701 5478918.977, 373733.331 5478920.274, 373743.323 5478920.088, 373747.554 5478919.38, 373752.458 5478917.715, 373754.59602323256 5478917.038572551, 373754.596023233 5478917.038572551, 373765.474 5478913.597, 373769.685 5478914.12, 373774.246 5478916.401, 373777.18 5478918.515, 373783.541 5478925.327, 373788.313 5478929.14, 373797.652 5478934.092, 373801.294 5478937.369, 373803.292 5478940.35, 373802.329 5478946.031, 373802.2756922142 5478946.180478628, 373800.313 5478951.684, 373802.167 5478954.522, 373811.751 5478958.052, 373824.41 5478962.9, 373828.212 5478962.888, 373840.51 5478959.646, 373847.685 5478958.94, 373855.192 5478959.229, 373862.846 5478961.204, 373868.919 5478960.14, 373875.334 5478957.152, 373879.539 5478953.942, 373884.049 5478947.318, 373885.7842863104 5478945.241911368, 373885.94361710566 5478945.051288731, 373887.822 5478942.804, 373891.709 5478942.398, 373894.4746027073 5478944.035265781, 373894.763 5478944.206, 373896.076 5478948.265, 373898.062 5478956.398, 373902.873 5478961.587, 373907.923 5478964.475, 373916.019 5478964.709, 373919.092 5478965.965, 373923.214 5478970.931, 373930.303 5478966.264, 373937.453 5478961.844, 373939.4604207703 5478960.6051887935, 373944.651 5478957.402, 373954.619 5478953.38, 373961.534 5478952.902, 373968.189 5478957.645, 373972.98674024484 5478970.6996471435, 373972.9873092239 5478970.701195335, 373975.275 5478976.926, 373982.91 5478986.952, 373986.808 5478989.596, 373992.0321771325 5478990.298299018, 373992.0376941753 5478990.299040688, 373993.116 5478990.444, 373999.936 5478989.851, 374004.576 5478992.286, 374006.919 5478998.095, 374006.094 5479004.76, 374006.09840692196 5479004.772401173, 374007.121 5479007.65, 374012.402 5479012.641, 374014.9080455793 5479013.837489101, 374014.9137484251 5479013.840211874, 374019.827 5479016.186, 374023.47 5479021.212, 374023.7266356533 5479022.348188806, 374023.74028950883 5479022.408637764, 374025.085 5479028.362, 374029.213 5479035.3, 374029.059 5479037.967, 374027.641 5479040.755, 374024.89 5479042.787, 374024.05 5479044.801, 374024.206 5479047.976, 374026.134 5479049.891, 374040.562 5479052.927, 374044.074 5479056.219, 374046.412 5479061.148, 374048.84 5479064.353, 374054.098 5479066.735, 374060.784 5479067.319, 374067.693 5479067.445, 374075.289 5479069.775, 374083.573 5479073.797, 374087.778 5479076.371, 374096.312 5479084.926, 374107.805 5479089.872, 374118.233 5479099.982, 374122.872 5479103.63, 374127.654 5479106.391, 374136.747 5479107.85, 374148.356 5479109.419, 374159.7 5479114.39, 374168.45 5479121.045, 374173.239 5479127.697, 374176.955 5479135.823, 374184.105 5479147.254, 374187.665 5479150.724, 374191.896 5479152.166, 374197.409 5479151.917, 374206.301 5479150.571, 374209.522 5479151.564, 374212.944 5479154.049, 374223.124 5479162.917, 374227.933 5479163.306, 374245.993 5479155.242, 374250.949 5479154.834, 374254.078 5479156.761, 374255.525 5479159.184, 374257.763 5479160.575, 374260.439 5479155.676, 374262.212 5479152.714, 374264.762 5479152.432, 374267.989 5479153.554, 374272.107 5479157.692, 374280.139 5479175.39, 374283.593 5479185.446, 374293.918 5479196.18, 374301.29 5479200.388, 374310.896 5479204.136, 374328.818 5479209.144, 374338.168 5479210.722, 374343.136 5479210.603, 374349.786 5479209.448, 374354.632 5479210.024, 374369.01 5479215.273, 374376.843 5479214.7, 374381.975 5479211.384, 374387.104 5479208.017, 374387.37815301423 5479207.644167889, 374392.591 5479200.555, 374395.45 5479198.239, 374398.82 5479197.155, 374405.453 5479196.89, 374431.137 5479193.054, 374442.474 5479194.321, 374448.143 5479194.956, 374452.019 5479193.801, 374456.098 5479191.167, 374463.417 5479189.534, 374470.583 5479190.099, 374484.083 5479196.684, 374487.351 5479193.322, 374490.683 5479198.321, 374494.832 5479201.777, 374496.448 5479201.892, 374498.717 5479200.091, 374502.152 5479199.914, 374505.975 5479201.213, 374508.395 5479199.926, 374516.597 5479198.378, 374524.213 5479196.404, 374530.589 5479186.435, 374535.164 5479186.283, 374537.044 5479178.965, 374540.963 5479176.137, 374546.38 5479174.51, 374546.663 5479168.797, 374550.34 5479166.189, 374549.718 5479163.643, 374551.07 5479158.666, 374556.009 5479148.825, 374559.867 5479144.699, 374564.193 5479138.544, 374568.037 5479126.586, 374572.292 5479124.176, 374573.967 5479125.8, 374582.243 5479120.097, 374590.148 5479114.65, 374598.495 5479116.239, 374611.456 5479121.676, 374618.309 5479123.194, 374625.366 5479127.085, 374632.326 5479127.278, 374635.594 5479128.198, 374643.548 5479135.995, 374647.252 5479136.088, 374654.915 5479134.592, 374659.823 5479136.037, 374664.35 5479140.68, 374669.932 5479140.667, 374674.017 5479141.535, 374680.154 5479145.933, 374687.064 5479144.137, 374690.884 5479146.116, 374695.762 5479145.031, 374696.287 5479146.651, 374698.242 5479150.275, 374698.423 5479155.321, 374695.591 5479159.555, 374695.513 5479162.88, 374696.658 5479163.245, 374700.088 5479160.447, 374703.572 5479158.537, 374709.188 5479161.185, 374712.447 5479166.648, 374715.719 5479169.949, 374718.673 5479168.031, 374720.965 5479169.3, 374722.828 5479172.888, 374722.127 5479175.627, 374723.083 5479178.29, 374728.595 5479179.061, 374738.626 5479176.512, 374747.475 5479179.951, 374757.291 5479182.081, 374772.255 5479185.347, 374776.502 5479190.781, 374781.469 5479195.226, 374791.96 5479200.431, 374798.182 5479204.736, 374801.808 5479210.885, 374808.794 5479212.267, 374812.58 5479209.395, 374816.165 5479207.982, 374820.001 5479211.641, 374822.808 5479213.31, 374831.332 5479218.383, 374834.529 5479220.287, 374855.328 5479232.757, 374859.833 5479235.347, 374868.00641668617 5479240.20854367, 374868.409 5479240.448, 374868.740026347 5479264.21224086, 374868.74002634705 5479264.2122408645, 374868.927 5479277.635, 374868.951 5479279.775, 374869.035 5479286.194, 374869.087 5479289.474, 374869.147 5479293.474, 374869.162 5479294.874, 374869.19482534775 5479296.961891056, 374869.195 5479296.973, 374869.33560366574 5479297.274466644, 374869.3356036687 5479297.274466651, 374873.373 5479305.931, 374874.105 5479307.483, 374881.114 5479322.491, 374892.30675315787 5479325.023014397, 374894.013 5479325.409, 374896.153 5479325.894, 374904.844 5479327.859, 374922.309 5479346.182, 374926.348 5479350.423, 374928.648 5479352.786, 374930.378 5479362.359, 374931.644 5479369.369, 374932.597 5479374.644, 374932.6420577022 5479374.647734016, 374937.834 5479375.078, 374940.884 5479375.307, 374951.118 5479376.012, 374980.112 5479378.927, 374981.9539379071 5479379.1070324145, 374990.558 5479379.948, 374997.6692743044 5479386.3335627075, 375039.367 5479423.776, 375042.883 5479423.386, 375056.081 5479421.91, 375085.288 5479418.653, 375086.453 5479418.527, 375095.79280377674 5479417.482208391, 375100.908 5479416.91, 375102.27035709226 5479416.759769096, 375102.631 5479416.72, 375111.229 5479419.519, 375147.505 5479431.294, 375149.106 5479431.82, 375156.041 5479434.074, 375163.054 5479435.294, 375164.365 5479435.521, 375180.8480973988 5479438.377961792, 375180.8480973877 5479438.37796179, 375200.851 5479441.845, 375206.513 5479442.83, 375210.906 5479443.584, 375212.851 5479443.927, 375215.621 5479444.407, 375222.094 5479446.389, 375225.467 5479447.415, 375243.669 5479452.991, 375246.089 5479453.735, 375272.504 5479461.816, 375278.834 5479463.755, 375281.225 5479464.49, 375284.97217527765 5479473.68123308, 375284.9721752755 5479473.6812330745, 375285.604 5479475.231, 375286.07 5479476.363, 375287.08393193275 5479478.849229711, 375287.134 5479478.972, 375289.594 5479477.173, 375290.653 5479476.39, 375292.529 5479475.025, 375300.511 5479469.184, 375306.311 5479475.646, 375307.211 5479476.65, 375311.262 5479481.152, 375311.4980307147 5479481.251208631, 375318.23100452946 5479484.0812179465, 375319.677 5479484.689, 375321.204 5479485.329, 375325.162 5479486.992, 375326.342 5479487.485, 375335.927 5479491.516, 375337.087 5479492, 375345.563 5479495.565, 375356.17 5479502.647, 375359.665 5479504.989, 375379.05 5479517.925, 375380.119 5479518.633, 375387.406 5479523.507, 375388.978 5479524.545, 375404.921 5479535.197, 375406.886 5479535.549, 375407.874 5479535.72, 375424.783 5479538.751, 375426.226 5479540.305, 375427.084 5479541.231, 375436.483 5479551.403, 375442.33874870965 5479557.634014055, 375442.33874869574 5479557.63401404, 375444.488 5479559.921, 375450.644 5479566.53, 375456.134 5479570.194, 375470.98925927014 5479580.121442147, 375471.029 5479580.148, 375471.47777249 5479579.958063096, 375471.4777724923 5479579.958063095, 375472.957 5479579.332, 375473.912 5479578.924, 375539.067 5479551.299, 375546.404 5479552.059, 375576.929 5479554.978, 375607.196 5479557.097, 375610.359 5479557.319, 375632.774 5479558.99, 375639.785 5479559.292, 375677.056 5479560.875, 375736.342 5479572.573, 375760.019 5479577.958, 375774.873 5479581.343, 375783.21 5479583.242, 375853.427 5479599.478, 375889.053 5479607.629, 375866.014 5479744.785, 375849.513 5479841.587, 375843.096 5479879.269, 375840.927 5479892.008, 375829.367 5479959.894, 375821.505 5480008.223, 375840.6895855868 5480019.412086362, 375840.68958559696 5480019.412086368, 375884.725 5480045.095, 375950.40651066427 5480098.17752535, 375965.77 5480110.594, 375982.98017527186 5480119.562755689, 376057.86316561874 5480158.586602635, 376057.8631656188 5480158.586602635, 376058.998 5480159.178, 376066.149 5480248.85, 376164.127 5480284.279, 376209.759 5480308.895, 376219.4493122456 5480311.275961085, 376269.542 5480323.584, 376336.3721406724 5480361.981269637, 376338.737 5480363.34, 376354.42659712787 5480370.534064126, 376391.057 5480387.33, 376481.566 5480429.168, 376533.1512278371 5480455.834456057, 376547.535 5480463.27, 376603.971 5480487.116, 376653.617 5480519.421, 376657.758 5480522.115, 376663.91193266894 5480526.119606405, 376671.215 5480530.872, 376710.446 5480571.14, 376752.9619177754 5480609.430579095, 376773.767 5480628.168, 376777.974 5480630.786, 376961.62934106786 5480745.0783749875, 376961.783 5480745.174, 376905.3817786912 5480893.287057388, 376905.124 5480893.964, 376897.64610843384 5480930.988682632, 376893.644 5480950.804, 376892.151 5480958.214, 376890.717 5480965.332, 376889.784 5480969.934, 376883.84 5480999.019, 376882.4 5481006.279, 376880.183 5481017.356, 376877.986 5481028.333, 376892.272 5481049.154, 376904.688 5481067.259, 376917.199 5481085.46, 376949.169 5481132.073, 376954.905 5481140.439, 376972.787 5481161.638, 377005.171 5481200.037, 377041.207 5481242.731, 377064.8884220699 5481261.431175192, 377096.369 5481286.29, 377100.811 5481289.797, 377113.197 5481299.579, 377121.479 5481306.12, 377130.097 5481312.928, 377138.793 5481322.776, 377141.018994626 5481325.296918614, 377141.01899462997 5481325.2969186185, 377146.469 5481331.469, 377152.924 5481338.78, 377154.614 5481340.694, 377157.077 5481343.483, 377159.319 5481346.023, 377163.821 5481348.597, 377168.336 5481351.178, 377178.15464561305 5481356.794327817, 377178.15464562894 5481356.794327825, 377191.577 5481364.472, 377193.996 5481375.201, 377198.047 5481393.143, 377204.1961662781 5481420.369507787, 377204.19616628124 5481420.369507801, 377227.359 5481522.927, 377232.86099338287 5481547.2862226255, 377232.8609933888 5481547.286222652, 377235.163 5481557.478, 377370.051 5481561.341, 377403.592 5481561.866, 377507.131 5481563.466, 377553.6318514901 5481563.938386306, 377578.794 5481564.194, 377603.48 5481568.262, 377622.432 5481571.421, 377626.38 5481572.074, 377707.364 5481585.344, 377725.711 5481588.327, 377750.03652266006 5481593.419518874, 377753.736 5481594.194, 377775.419 5481598.733, 377783.426 5481601.033, 377809.655 5481608.568, 377832.955 5481615.261, 377842.01 5481618.005, 377847.869 5481619.781, 377852.51 5481621.187, 377858.984 5481623.149, 377864.54 5481624.833, 377876.139 5481628.347, 377902.508 5481636.336, 377917.124 5481640.72, 377971.251 5481656.952, 378005.214 5481667.136, 378053.349 5481681.279, 378113.291 5481698.</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -495,86 +495,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7336-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7336-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7336-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="85.140625" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -644,51 +644,51 @@
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>45072</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2" t="s">
         <v>29</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2">
         <v>109039</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.04844232338</v>
+        <v>46262.36078216253</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" s="3">
         <v>28398</v>
       </c>
       <c r="S2" s="3">
         <v>28398</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>