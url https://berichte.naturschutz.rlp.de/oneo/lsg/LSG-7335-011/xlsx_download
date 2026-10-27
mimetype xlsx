--- v4 (2026-07-18)
+++ v5 (2026-10-27)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Ummelsbachtal</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7335-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Kaiserslautern</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7335-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7335-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((393306.21999999974 5470080.98, 393260.08999999985 5470103.32, 393192.9900000002 5470094.99, 393066.6900000004 5470082.5, 392979.5099999998 5470072.460000001, 392915.1200000001 5470088.529999999, 392868.3099999996 5470087.390000001, 392804.4900000002 5470079.92, 392772.20999999996 5470079.710000001, 392729.86000000034 5470077.390000001, 392615.3499999996 5470046.93, 392535.36000000034 5470016.6, 392510.3200000003 5469990.58, 392492.8799999999 5469960.76, 392482.2000000002 5469849.65, 392498.0800000001 5469770.98, 392542.9500000002 5469603.640000001, 392613.03000000026 5469460.300000001, 392689.95999999996 5469325.6899999995, 392728.6200000001 5469260.119999999, 392760.8300000001 5469214.83, 392816.3499999996 5469164.6, 392869.16000000015 5469133.99, 392954.0999999996 5469094.1, 393013.23000000045 5469052.73, 393056.0499999998 5469022.52, 393076.86000000034 5468967.17, 393096.86000000034 5468916.859999999, 393076.0599999996 5468840.15, 393043.58999999985 5468790.93, 392991.21999999974 5468744.49, 392958.88999999966 5468742.77, 392918.86000000034 5468754.869999999, 392895.6699999999 5468756.789999999, 392880.5499999998 5468734.880000001, 392893.8300000001 5468685.34, 392933.3499999996 5468616.24, 392976.9400000004 5468573.99, 393038.95999999996 5468511, 393042.6900000004 5468485.34, 393013.20999999996 5468416.99, 392977.79000000004 5468337.369999999, 392970.88999999966 5468289.619999999, 392971.29000000004 5468262.1, 392996.2000000002 5468228.09, 393053.4000000004 5468238.82, 393153.3499999996 5468274.369999999, 393205.45999999996 5468301.8100000005, 393269.79000000004 5468334.76, 393299.95999999996 5468338.5600000005, 393339.6699999999 5468318.48, 393367.70999999996 5468281.35, 393381.3200000003 5468246.300000001, 393404.3099999996 5468226.880000001, 393444.38999999966 5468222.279999999, 393479.63999999966 5468209.380000001, 393506.7400000002 5468173.779999999, 393503.58999999985 5468144.9, 393501.11000000034 5468082.470000001, 393522.2599999998 5468042.119999999, 393595.9500000002 5468002.17, 393635.78000000026 5467991.09, 393674.2000000002 5467963.550000001, 393706.48000000045 5467913.75, 393719.8300000001 5467872.199999999, 393754.13999999966 5467854.33, 393788.4299999997 5467842.470000001, 393812.1299999999 5467809.51, 393851.73000000045 5467704.9, 393871.9900000002 5467623.0600000005, 393892.91000000015 5467608.23, 393930.01999999955 5467579.24, 393949.9299999997 5467526.43, 394014.25 5467552.880000001, 394052.48000000045 5467570.869999999, 394068.91000000015 5467600.23, 394062.0099999998 5467640.52, 394072.7400000002 5467665.1, 394092.0800000001 5467679.84, 394128.0499999998 5467691.41, 394174.25 5467664.57, 394221.1900000004 5467631.1899999995, 394302.08999999985 5467608.970000001, 394373.3700000001 5467602.630000001, 394422.9299999997 5467622.67, 394495.03000000026 5467655.82, 394568.5800000001 5467700.41, 394617.1699999999 5467727.49, 394643.5999999996 5467756.949999999, 394683.0599999996 5467818.4, 394684.4000000004 5467877.369999999, 394579.04000000004 5467944.59, 394571.0700000003 5467976.91, 394601.1900000004 5468067.75, 394550.0499999998 5468121.300000001, 394547.86000000034 5468298.960000001, 394534.1299999999 5468375.029999999, 394521.4299999997 5468445.5600000005, 394505.54000000004 5468486.210000001, 394461 5468536, 394416.6200000001 5468589.779999999, 394335.3300000001 5468677.539999999, 394278.83999999985 5468741.3100000005, 394226.4900000002 5468827.43, 394190.04000000004 5468891.9, 394168.8099999996 5468930.26, 394126.4000000004 5468976.960000001, 394043.45999999996 5469054.789999999, 393976.7999999998 5469107.960000001, 393889.4400000004 5469181.460000001, 393860.28000000026 5469215.630000001, 393853.2400000002 5469252.42, 393849.7599999998 5469290.57, 393789.1799999997 5469364.51, 393723.0599999996 5469437.67, 393663.46999999974 5469511.5600000005, 393593.6299999999 5469616.880000001, 393575.8200000003 5469659.6, 393556.1299999999 5469717.91, 393544.51999999955 5469752.880000001, 393542.4199999999 5469794.48, 393554.2000000002 5469826.52, 393563.66000000015 5469850.66, 393554.2599999998 5469872.039999999, 393485.9000000004 5469945.289999999, 393423.51999999955 5469999.289999999, 393370.9900000002 5470036.890000001, 393306.21999999974 5470080.98)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7335-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7335-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7335-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7335-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109038</v>
       </c>
       <c r="O2" s="3">
-        <v>46221.72995858311</v>
+        <v>46322.23164248582</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>22904</v>
       </c>
       <c r="S2" s="3">
         <v>28369</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>