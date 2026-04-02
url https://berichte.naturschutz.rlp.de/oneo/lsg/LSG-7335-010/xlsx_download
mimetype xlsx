--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109037</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.16404966512</v>
+        <v>46114.94992121666</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>23293</v>
       </c>
       <c r="S2" s="3">
         <v>28369</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>