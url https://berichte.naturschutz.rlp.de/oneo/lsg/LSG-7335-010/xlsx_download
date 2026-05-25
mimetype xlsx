--- v2 (2026-04-02)
+++ v3 (2026-05-25)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109037</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.94992121666</v>
+        <v>46167.8400803399</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>23293</v>
       </c>
       <c r="S2" s="3">
         <v>28369</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>