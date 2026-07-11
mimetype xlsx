--- v3 (2026-05-25)
+++ v4 (2026-07-11)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109037</v>
       </c>
       <c r="O2" s="3">
-        <v>46167.8400803399</v>
+        <v>46214.22532953834</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>23293</v>
       </c>
       <c r="S2" s="3">
         <v>28369</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>