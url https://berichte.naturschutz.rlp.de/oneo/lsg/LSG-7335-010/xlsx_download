--- v4 (2026-07-11)
+++ v5 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Eulenkopf und Umgebung</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7335-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Kaiserslautern</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7335-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7335-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((402018.6200000001 5488444.35, 401957.3799999999 5488463.789999999, 401884.3499999996 5488507.720000001, 401815.86000000034 5488577.470000001, 401770.45999999996 5488624.300000001, 401719.41000000015 5488654.84, 401672.8099999996 5488665.199999999, 401627.0700000003 5488666.029999999, 401575.79000000004 5488653.07, 401503.11000000034 5488617.949999999, 401442.5099999998 5488578.35, 401407.6799999997 5488545.23, 401434.2599999998 5488515.66, 401470.6500000004 5488468.6899999995, 401476.0499999998 5488440.970000001, 401473.3200000003 5488397.5600000005, 401455.26999999955 5488346.26, 401441.3700000001 5488298.800000001, 401364.4000000004 5488281.359999999, 401283.03000000026 5488266.6, 401218.1799999997 5488245.68, 401137.9900000002 5488235.369999999, 401062.1900000004 5488222.390000001, 400993.0599999996 5488219.640000001, 400920.5599999996 5488201.52, 400841.1299999999 5488178.68, 400758.7000000002 5488162.460000001, 400689.2599999998 5488120.710000001, 400597.54000000004 5488078.35, 400537.3499999996 5488055.24, 400481.2000000002 5488026.970000001, 400393.03000000026 5487991.970000001, 400292.5499999998 5487949.460000001, 400309.9299999997 5487921.26, 400319.5599999996 5487874.359999999, 400296.0800000001 5487862.289999999, 400192.5099999998 5487848.91, 400095.51999999955 5487843.779999999, 400012.8300000001 5487821.0600000005, 400004.91000000015 5487785.369999999, 399984.5800000001 5487752.16, 399953.3300000001 5487752.41, 399873.28000000026 5487764.6, 399799.8499999996 5487767.029999999, 399726 5487752.470000001, 399620.0099999998 5487716.18, 399524.95999999996 5487677.949999999, 399556.8200000003 5487624.16, 399567.6299999999 5487575.220000001, 399570.6299999999 5487537.58, 399545.88999999966 5487513.0600000005, 399497.73000000045 5487477.970000001, 399529.7000000002 5487433.18, 399544.86000000034 5487380.5600000005, 399532.16000000015 5487331.539999999, 399462.5599999996 5487260.789999999, 399397.3099999996 5487192.369999999, 399347.76999999955 5487110.3100000005, 399315.0599999996 5487055.1, 399301.13999999966 5486988.130000001, 399309.0599999996 5486885.779999999, 399336.16000000015 5486787.66, 399375.66000000015 5486705.5600000005, 399386.6900000004 5486681.109999999, 399316.23000000045 5486663.91, 399241.2599999998 5486627.890000001, 399235.1799999997 5486563.109999999, 399232.3799999999 5486467.68, 399222.7599999998 5486389.539999999, 399175.7000000002 5486363.41, 399141.01999999955 5486340.279999999, 399091.3300000001 5486248.23, 399014.70999999996 5486132.74, 398929.9000000004 5485994.07, 398849.6500000004 5485856.710000001, 398797.7999999998 5485785.75, 398757.48000000045 5485752.85, 398687.1299999999 5485732.140000001, 398615.9500000002 5485728.48, 398579.1200000001 5485732.949999999, 398554.7000000002 5485728.92, 398537.61000000034 5485689.09, 398520.4299999997 5485634.75, 398505.53000000026 5485593.33, 398453.0599999996 5485556.91, 398389.1699999999 5485503.93, 398320.5700000003 5485439.140000001, 398253.16000000015 5485379.300000001, 398221.70999999996 5485330.539999999, 398206.98000000045 5485306.119999999, 398170.0499999998 5485283.08, 398084.1900000004 5485275, 398032.9900000002 5485276.539999999, 398006.23000000045 5485276.6, 397986.0800000001 5485266.9, 397962.4900000002 5485245.84, 397948.0099999998 5485221.4, 397939.8200000003 5485179.210000001, 397937.3799999999 5485149.300000001, 397923.71999999974 5485120.33, 397888.8200000003 5485079.210000001, 397843.86000000034 5485042.99, 397780.28000000026 5485016.51, 397731.1699999999 5485001.460000001, 397703.13999999966 5484969.57, 397679.1900000004 5484908.5, 397660.04000000004 5484879.75, 397623.04000000004 5484848.710000001, 397558.08999999985 5484819.289999999, 397472.16000000015 5484796.699999999, 397416.3200000003 5484775.92, 397392.54000000004 5484737.85, 397384.4299999997 5484691.16, 397379.6500000004 5484640.33, 397391.3499999996 5484588.85, 397409.96999999974 5484547.59, 397444.0800000001 5484493.710000001, 397461.53000000026 5484454.5, 397477.0099999998 5484428.880000001, 397477.70999999996 5484389.83, 397470.7400000002 5484353.1, 397472.7999999998 5484329.51, 397486.0499999998 5484310.470000001, 397502.7400000002 5484296.300000001, 397528.33999999985 5484317.289999999, 397567.5800000001 5484335.73, 397613.26999999955 5484327.41, 397701.79000000004 5484264.359999999, 397816.73000000045 5484167.75, 397912.9000000004 5484076.880000001, 397997.1200000001 5484012.51, 398042.45999999996 5483964.18, 398066.5599999996 5483935.210000001, 398012.66000000015 5483875.34, 398023.28000000026 5483821.9, 398040.2999999998 5483765.699999999, 398093.4500000002 5483668.550000001, 398111.0700000003 5483602.32, 398170.0099999998 5483549.949999999, 398281.4299999997 5483547.02, 398324.45999999996 5483534.800000001, 398402.6200000001 5483519.18, 398531.88999999966 5483518.529999999, 398613.36000000034 5483523.289999999, 398681.1299999999 5483473.07, 398792.1900000004 5483398.119999999, 398900.76999999955 5483311.27, 398976.33999999985 5483287.25, 399036.66000000015 5483263.34, 399138.9900000002 5483233.25, 399243.33999999985 5483222.09, 399341.1299999999 5483197.1899999995, 399394.5099999998 5483181.0600000005, 399473.8300000001 5483119.380000001, 399519.4900000002 5483054.039999999, 399585.9299999997 5482938.85, 399661.5099999998 5482877.32, 399742.1299999999 5482810.58, 399794.11000000034 5482727.98, 399859.1799999997 5482616.35, 399899.9400000004 5482559.710000001, 399957.70999999996 5482521.9, 400002.7000000002 5482471.09, 400059.04000000004 5482416.32, 400212.8499999996 5482297.16, 400271.1299999999 5482247.32, 400336 5482218.23, 400395.01999999955 5482199.369999999, 400446.5 5482160.8100000005, 400485.1299999999 5482107.25, 400518 5482065.93, 400555.5599999996 5482035.92, 400620.83999999985 5481985.800000001, 400690.7400000002 5481976.52, 400766.95999999996 5481962.48, 400809.5499999998 5481939.27, 400862.2000000002 5481898.66, 400950.61000000034 5481832.619999999, 401018.4900000002 5481791.4, 401104.20999999996 5481708.460000001, 401142.1900000004 5481650.93, 401192.8799999999 5481611.4, 401285.0599999996 5481596.220000001, 401380.95999999996 5481580.4, 401470.1799999997 5481578.84, 401565.36000000034 5481570.050000001, 401692.73000000045 5481571.98, 401901.2999999998 5481565.67, 401999.6799999997 5481561.75, 402098.9500000002 5481561.300000001, 402239.3200000003 5481519.199999999, 402326.3300000001 5481474.720000001, 402375.4500000002 5481452.26, 402448.3099999996 5481404.34, 402538.9299999997 5481299.6899999995, 402604.36000000034 5481222.0600000005, 402702.63999999966 5481146.619999999, 402801.01999999955 5481061.18, 402866.33999999985 5481018.5600000005, 402849.66000000015 5481196.289999999, 402815.6500000004 5481284.17, 402790.2999999998 5481344.699999999, 402775.0999999996 5481396.32, 402770.8499999996 5481446.51, 402769.0599999996 5481502.1, 402822.08999999985 5481577.51, 402843.76999999955 5481607.16, 402855.9000000004 5481641.6899999995, 402864.3300000001 5481708.880000001, 402881.13999999966 5481810.74, 402920.70999999996 5481868.68, 402989.5999999996 5481946.970000001, 403078.4000000004 5482072.970000001, 403113.5499999998 5482151.6, 403162.11000000034 5482240.699999999, 403225.38999999966 5482347.710000001, 403285.3300000001 5482439.859999999, 403372.3200000003 5482532.92, 403396.66000000015 5482553.960000001, 403461.0700000003 5482607.41, 403537.95999999996 5482666.869999999, 403624.63999999966 5482720.9399999995, 403727.4400000004 5482790.369999999, 403807.41000000015 5482839.199999999, 403882.83999999985 5482880.710000001, 403931.53000000026 5482922.779999999, 403995.01999999955 5483009.779999999, 404041.5800000001 5483067.449999999, 404079.1500000004 5483125.470000001, 404109.95999999996 5483195.77, 404099.20999999996 5483227.210000001, 404061.4199999999 5483257.720000001, 404003.5099999998 5483304.539999999, 403959.1200000001 5483345.33, 403947.0099999998 5483367.82, 403944.04000000004 5483399.9399999995, 403945.5800000001 5483444.9, 403936.8700000001 5483477.26, 403916.08999999985 5483508.09, 403883.95999999996 5483555.390000001, 403869.71999999974 5483586.970000001, 403862.36000000034 5483628.27, 403863.71999999974 5483656.23, 403872.9199999999 5483679.869999999, 403888.88999999966 5483704.24, 403956.3200000003 5483764.58, 403986.98000000045 5483812.369999999, 404014.16000000015 5483854.300000001, 404060.48000000045 5483899.470000001, 404116.25 5483893.25, 404168.53000000026 5483893.67, 404257 5483917.15, 404326.5099999998 5483941.890000001, 404365.7400000002 5483953.83, 404413.6500000004 5483957.42, 404502.16000000015 5483981.91, 404599.3499999996 5484011.039999999, 404694.88999999966 5484055.25, 404748.63999999966 5484073.619999999, 404831.21999999974 5484087.33, 404908.26999999955 5484094.27, 405005.3499999996 5484089.4, 405057.5599999996 5484075.3100000005, 405079.61000000034 5484063.93, 405114.11000000034 5484063.5600000005, 405188.25 5484104.119999999, 405282.6799999997 5484151.869999999, 405362.38999999966 5484200.210000001, 405381.6500000004 5484225.449999999, 405367.36000000034 5484243.529999999, 405305.4500000002 5484277.51, 405207.8499999996 5484332.41, 405115.95999999996 5484386.09, 405061.9299999997 5484442.26, 405026.88999999966 5484491.67, 405017.5999999996 5484553.5600000005, 405017.61000000034 5484641.59, 405015.1799999997 5484706.210000001, 405005.4299999997 5484825.630000001, 404980.2599999998 5484953.18, 404960.1699999999 5485039.01, 404941.13999999966 5485126.289999999, 404921.9299999997 5485190.08, 404893 5485286.26, 404877.8499999996 5485320.380000001, 404828.25 5485380.869999999, 404784.29000000004 5485432.640000001, 404715.7400000002 5485475.890000001, 404642.88999999966 5485530.3100000005, 404587.4299999997 5485557.02, 404482.2599999998 5485616.23, 404357.0499999998 5485693.75, 404293.96999999974 5485729.77, 404233.1900000004 5485779.710000001, 404194.78000000026 5485826.25, 404131 5485901.32, 404099.20999999996 5485932.1, 404062.58999999985 5485960.5600000005, 404029.5999999996 5485979.890000001, 403977.25 5485990.470000001, 403916.0700000003 5485998.91, 403835.28000000026 5485961.119999999, 403754.54000000004 5485924.33, 403692.7400000002 5485892.279999999, 403610.96999999974 5485861.029999999, 403551.7599999998 5485849.880000001, 403490.20999999996 5485849.33, 403431.1299999999 5485860.1899999995, 403334.1299999999 5485848.550000001, 403280.98000000045 5485876.68, 403233.48000000045 5485927.09, 403204.9500000002 5485983.24, 403189.7000000002 5486033.369999999, 403187.8300000001 5486086.960000001, 403211.2400000002 5486210.07, 403230.73000000045 5486284.82, 403247.8200000003 5486324.65, 403257.03000000026 5486361.289999999, 403249.7400000002 5486448.109999999, 403233.75 5486536.279999999, 403194.5999999996 5486645.880000001, 403158.66000000015 5486741.84, 403149.1799999997 5486798.74, 403143.26999999955 5486901.51, 403163.1500000004 5487011.25, 403190.6900000004 5487106.1899999995, 403205.5499999998 5487165.109999999, 403222.9000000004 5487242.949999999, 403219.0599999996 5487309.619999999, 403193.86000000034 5487380.15, 403151.11000000034 5487455.880000001, 403067.28000000026 5487554.75, 402977.8499999996 5487670.359999999, 402924.96999999974 5487723.98, 402845.4199999999 5487823.68, 402739.23000000045 5487913.949999999, 402648.7000000002 5488008.09, 402537 5488110.57, 402475.03000000026 5488162.0600000005, 402424.2000000002 5488210.6, 402396.78000000026 5488263.210000001, 402369.45999999996 5488324.32, 402329.78000000026 5488382.92, 402309.83999999985 5488397.220000001, 402252.2000000002 5488425.529999999, 402156.53000000026 5488440.85, 402089.7000000002 5488439.51, 402018.6200000001 5488444.35)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7335-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7335-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7335-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7335-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="23.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109037</v>
       </c>
       <c r="O2" s="3">
-        <v>46214.22532953834</v>
+        <v>46262.54774200402</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>23293</v>
       </c>
       <c r="S2" s="3">
         <v>28369</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>