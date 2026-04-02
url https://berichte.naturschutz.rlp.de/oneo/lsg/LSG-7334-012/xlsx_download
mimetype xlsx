--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109036</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.1640602699</v>
+        <v>46114.95019089562</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>36133</v>
       </c>
       <c r="S2" s="3">
         <v>36133</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>