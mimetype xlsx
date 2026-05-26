--- v2 (2026-04-02)
+++ v3 (2026-05-26)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109036</v>
       </c>
       <c r="O2" s="3">
-        <v>46114.95019089562</v>
+        <v>46168.14009193231</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>36133</v>
       </c>
       <c r="S2" s="3">
         <v>36133</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>