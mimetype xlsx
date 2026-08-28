--- v3 (2026-05-26)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Silbersee</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7334-012</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Germersheim</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7334-012.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7334-012.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((450642.0999999996 5451313.82, 450588.96999999974 5451348.43, 450529.6500000004 5451390.779999999, 450499.2400000002 5451411.99, 450470.08999999985 5451427.15, 450406.88999999966 5451460.16, 450359.5999999996 5451484.529999999, 450337.2599999998 5451381.41, 450288.8200000003 5451307.33, 450373.2400000002 5451216.98, 450499.6799999997 5451189.960000001, 450566.3499999996 5451175.3100000005, 450719.0499999998 5451142.25, 450823.5999999996 5451118.109999999, 450642.0999999996 5451313.82)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7334-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7334-012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7334-012" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7334-012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109036</v>
       </c>
       <c r="O2" s="3">
-        <v>46168.14009193231</v>
+        <v>46262.29917161368</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>36133</v>
       </c>
       <c r="S2" s="3">
         <v>36133</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>