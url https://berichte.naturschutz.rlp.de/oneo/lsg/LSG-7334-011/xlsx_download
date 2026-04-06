--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109035</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.24470968841</v>
+        <v>46118.25442174347</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>36159</v>
       </c>
       <c r="S2" s="3">
         <v>36159</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>