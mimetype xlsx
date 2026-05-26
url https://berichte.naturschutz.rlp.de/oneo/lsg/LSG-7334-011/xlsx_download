--- v2 (2026-04-06)
+++ v3 (2026-05-26)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109035</v>
       </c>
       <c r="O2" s="3">
-        <v>46118.25442174347</v>
+        <v>46168.50479995841</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>36159</v>
       </c>
       <c r="S2" s="3">
         <v>36159</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>