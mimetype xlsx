--- v3 (2026-05-26)
+++ v4 (2026-08-26)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Heidenäcker -Druslach -Lachenäcker</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7334-011</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Germersheim</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7334-011.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7334-011.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((451647.45999999996 5454307.609999999, 451530.4299999997 5454647.27, 451458.29000000004 5454637.630000001, 451468.5499999998 5454562.220000001, 451498.8099999996 5454480.52, 451528.98000000045 5454390.3100000005, 451578.96999999974 5454295.32, 451630.75 5454226.76, 451687.46999999974 5454175.51, 451749.9400000004 5454118.029999999, 451809.1799999997 5454073.67, 451859.45999999996 5454042.68, 452035.51999999955 5453974.6899999995, 452152.5 5453955.039999999, 452262.3099999996 5453950.1899999995, 452397.71999999974 5453941.3100000005, 452494.7000000002 5453934.460000001, 452612.8300000001 5453975.279999999, 452682.58999999985 5453975.51, 452740.4299999997 5453927.210000001, 452801.0099999998 5453910.3100000005, 452889.2400000002 5453884.300000001, 452990.3700000001 5453830.789999999, 453117.8300000001 5453766.73, 453352.36000000034 5453672.41, 453358.70999999996 5453700.16, 453354.0599999996 5453734.35, 453344.4199999999 5453781.23, 453326.36000000034 5453804.949999999, 453290.8499999996 5453829.859999999, 453241.29000000004 5453847.33, 453178.23000000045 5453864.83, 453044.88999999966 5453894.130000001, 453060.2000000002 5453977.52, 452919.58999999985 5454220.609999999, 453012.2599999998 5454224.9399999995, 453075.7400000002 5454236.92, 453198.1500000004 5454247.0600000005, 453218.2400000002 5454280.76, 453223.95999999996 5454324.039999999, 453219.73000000045 5454368.710000001, 453209.4199999999 5454405.119999999, 453189.91000000015 5454417.4, 453135.63999999966 5454429.550000001, 453086.41000000015 5454417.5, 453029.11000000034 5454403.779999999, 452999.98000000045 5454400.43, 452958.0800000001 5454415.6, 452926.3300000001 5454396.859999999, 452890.20999999996 5454393.789999999, 452856.0499999998 5454396.15, 452812.6299999999 5454398.369999999, 452773.41000000015 5454405.43, 452739.6799999997 5454412.26, 452672.6699999999 5454355.42, 452618 5454370.09, 452657.53000000026 5454301.52, 452625.2400000002 5454294.300000001, 452580.70999999996 5454306.07, 452558.6200000001 5454322.9399999995, 452560.95999999996 5454350.35, 452229.7400000002 5454295, 452160.5 5454339.25, 452000.6299999999 5454292.59, 451964.08999999985 5454335.539999999, 451836.1200000001 5454292.619999999, 451647.45999999996 5454307.609999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7334-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7334-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7334-011" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7334-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109035</v>
       </c>
       <c r="O2" s="3">
-        <v>46168.50479995841</v>
+        <v>46260.5650519509</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>36159</v>
       </c>
       <c r="S2" s="3">
         <v>36159</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>