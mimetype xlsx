--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109034</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.67137956245</v>
+        <v>46115.31605767673</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34643</v>
       </c>
       <c r="S2" s="3">
         <v>34643</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>