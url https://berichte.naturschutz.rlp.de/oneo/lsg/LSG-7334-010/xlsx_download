--- v2 (2026-04-03)
+++ v3 (2026-05-26)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109034</v>
       </c>
       <c r="O2" s="3">
-        <v>46115.31605767673</v>
+        <v>46168.14009343179</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34643</v>
       </c>
       <c r="S2" s="3">
         <v>34643</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>