--- v3 (2026-05-26)
+++ v4 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Erlenbachwiesen –Rote Hecke</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7334-010</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Germersheim</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7334-010.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7334-010.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((440806.11000000034 5440672.74, 440709.9500000002 5440725.5600000005, 440611.75 5440790.449999999, 440551.5099999998 5440841.35, 440513.58999999985 5440874.85, 440478.6299999999 5440888.74, 440502.2999999998 5440848.800000001, 440521.1299999999 5440825.550000001, 440535.48000000045 5440808.98, 440549.71999999974 5440770.91, 440556.53000000026 5440747.140000001, 440565.5099999998 5440721.279999999, 440744.4000000004 5440610.68, 440783.0099999998 5440607.15, 440837.8700000001 5440584.470000001, 440873.29000000004 5440569.57, 440895.9400000004 5440548.17, 440925.1200000001 5440502.01, 440943.21999999974 5440479.289999999, 441012.0099999998 5440467.5600000005, 441077.0800000001 5440443.98, 441122.21999999974 5440415.6899999995, 441171.9900000002 5440378.210000001, 441237.29000000004 5440316.119999999, 441292.6500000004 5440261.92, 441351.1299999999 5440217.1, 441402.3700000001 5440153.5600000005, 441496.13999999966 5440172.85, 441475.95999999996 5440206.15, 441490.88999999966 5440229.57, 441497.48000000045 5440250.8100000005, 441483.28000000026 5440289.869999999, 441451.11000000034 5440323.65, 441400.58999999985 5440361.16, 441332.9400000004 5440414.34, 441274.58999999985 5440456.16, 441218.9400000004 5440477.869999999, 441180.45999999996 5440497.390000001, 441142.95999999996 5440516.380000001, 441074.96999999974 5440561.08, 441016.51999999955 5440600.4, 440925.4000000004 5440667.02, 440880.3799999999 5440641.300000001, 440806.11000000034 5440672.74)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7334-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7334-010.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7334-010" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7334-010.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109034</v>
       </c>
       <c r="O2" s="3">
-        <v>46168.14009343179</v>
+        <v>46262.29917298435</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>34643</v>
       </c>
       <c r="S2" s="3">
         <v>34643</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>