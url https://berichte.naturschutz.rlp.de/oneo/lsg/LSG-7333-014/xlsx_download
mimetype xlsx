--- v0 (2026-02-16)
+++ v1 (2026-04-03)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109033</v>
       </c>
       <c r="O2" s="3">
-        <v>46069.32442324753</v>
+        <v>46115.31605808316</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>23743</v>
       </c>
       <c r="S2" s="3">
         <v>23743</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>