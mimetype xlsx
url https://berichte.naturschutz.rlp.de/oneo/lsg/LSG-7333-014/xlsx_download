--- v1 (2026-04-03)
+++ v2 (2026-05-25)
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109033</v>
       </c>
       <c r="O2" s="3">
-        <v>46115.31605808316</v>
+        <v>46167.54426654468</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>23743</v>
       </c>
       <c r="S2" s="3">
         <v>23743</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>