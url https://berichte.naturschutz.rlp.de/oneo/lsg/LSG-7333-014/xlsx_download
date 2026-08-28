--- v2 (2026-05-25)
+++ v3 (2026-08-28)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Umgebung der Riedenmühle</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-014</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Donnersbergkreis</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7333-014.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7333-014.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((430841.83999999985 5496988.609999999, 430861.16000000015 5497015.35, 430880.6200000001 5497058.08, 430898.6299999999 5497095.869999999, 430940.5099999998 5497130.199999999, 430994.2999999998 5497156.0600000005, 431038.13999999966 5497164.3100000005, 431076.41000000015 5497189.789999999, 431069.9000000004 5497227.0600000005, 431040.13999999966 5497283.25, 431018.16000000015 5497334.140000001, 430992.3099999996 5497356.68, 430969.86000000034 5497333.07, 430950.61000000034 5497314.33, 430913.53000000026 5497287.3100000005, 430871.7599999998 5497261.970000001, 430814.51999999955 5497231.25, 430775.01999999955 5497218.82, 430748.1900000004 5497204.390000001, 430733.4299999997 5497185.48, 430728.6299999999 5497146.66, 430763.2400000002 5497099.27, 430764.01999999955 5497062.23, 430758.16000000015 5497021.960000001, 430764.4500000002 5496979.199999999, 430786.79000000004 5496968.800000001, 430841.83999999985 5496988.609999999)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7333-014.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-014" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7333-014.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="36.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109033</v>
       </c>
       <c r="O2" s="3">
-        <v>46167.54426654468</v>
+        <v>46262.29917008597</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>23743</v>
       </c>
       <c r="S2" s="3">
         <v>23743</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>