--- v3 (2026-07-13)
+++ v4 (2026-10-22)
@@ -108,51 +108,51 @@
   <si>
     <t>Fläche</t>
   </si>
   <si>
     <t>Donnersberg</t>
   </si>
   <si>
     <t>https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-013</t>
   </si>
   <si>
     <t>&lt;nicht mehr ermittelbar&gt;</t>
   </si>
   <si>
     <t>Datenerfassung</t>
   </si>
   <si>
     <t>LK Donnersbergkreis</t>
   </si>
   <si>
     <t>Osiris-Datenbank RLP oDatx v95</t>
   </si>
   <si>
     <t>siehe Rechtsverordnung</t>
   </si>
   <si>
-    <t>https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7333-013.pdf</t>
+    <t>https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7333-013.pdf</t>
   </si>
   <si>
     <t>MULTIPOLYGON (((417873.70999999996 5499469.27, 417864.5800000001 5499528.65, 417835.48000000045 5499595.33, 417787.04000000004 5499647.279999999, 417739.3700000001 5499680.6899999995, 417658.16000000015 5499707.4399999995, 417593.4000000004 5499707.529999999, 417508.83999999985 5499662.890000001, 417430.73000000045 5499597.99, 417340.25 5499530.08, 417286.9400000004 5499485.199999999, 417234 5499455.800000001, 417192.5599999996 5499457.460000001, 417124.0099999998 5499506.710000001, 417069.8099999996 5499533.380000001, 417019.6799999997 5499549.380000001, 416967.29000000004 5499552.48, 416923.23000000045 5499526.23, 416888.9900000002 5499476.58, 416863.4500000002 5499425.59, 416843.3099999996 5499353.369999999, 416824.6200000001 5499298.6, 416810.7999999998 5499265.65, 416784.5700000003 5499241.1899999995, 416753.01999999955 5499221.4399999995, 416681.6299999999 5499224.789999999, 416587.9500000002 5499252.039999999, 416493.4000000004 5499270.32, 416419.6299999999 5499282.76, 416368.1699999999 5499277.82, 416329.91000000015 5499252.84, 416300.8799999999 5499195.98, 416259.5800000001 5499126.109999999, 416224.28000000026 5499087.51, 416157.95999999996 5499048.640000001, 416031.5599999996 5498983.17, 415929.29000000004 5498945.74, 415831.4400000004 5498900.140000001, 415769.08999999985 5498854.109999999, 415696.7599999998 5498814.99, 415574.0099999998 5498828.390000001, 415450.78000000026 5498867.32, 415383.7400000002 5498885.5, 415352.45999999996 5498891.25, 415326.73000000045 5498885.779999999, 415303.03000000026 5498862.220000001, 415285.0999999996 5498826.42, 415259.4199999999 5498759.43, 415232.5099999998 5498705.49, 415147.2000000002 5498579.359999999, 415093.33999999985 5498495.49, 415038.4199999999 5498410.16, 414973.4000000004 5498328.73, 414925.20999999996 5498261.630000001, 414899.36000000034 5498228.15, 414892.61000000034 5498196.92, 414893.7000000002 5498123.85, 414893.45999999996 5498080.35, 414896.95999999996 5498030.199999999, 414830.7599999998 5498006.83, 414759.04000000004 5497995.6899999995, 414726.58999999985 5497984.48, 414700.8200000003 5497953, 414690.63999999966 5497898.390000001, 414687.11000000034 5497778.5, 414678.0700000003 5497652.33, 414667.8300000001 5497533.699999999, 414667.6299999999 5497447.1899999995, 414704.4299999997 5497291.68, 414731.04000000004 5497175.08, 414739.9500000002 5497135.220000001, 414776.9900000002 5497104.73, 414817.26999999955 5497080.119999999, 414909.86000000034 5496993.9, 414947.9199999999 5496938.859999999, 414966.78000000026 5496885.1, 414975.8499999996 5496836.720000001, 414976.78000000026 5496791.17, 414974.4000000004 5496712.75, 414936.36000000034 5496624.24, 414891.51999999955 5496547.01, 414832.1200000001 5496462.35, 414749.1500000004 5496369.640000001, 414685.2599999998 5496310.17, 414663.9400000004 5496271.01, 414659.23000000045 5496240.6899999995, 414683.9900000002 5496178.1899999995, 414708.4299999997 5496088.6899999995, 414708.29000000004 5496022.67, 414682.5099999998 5495940.68, 414646.4299999997 5495876.1, 414582.5700000003 5495811.130000001, 414543.36000000034 5495768.68, 414498.5599999996 5495717.460000001, 414441.3499999996 5495618.710000001, 414402.20999999996 5495565.26, 414357.13999999966 5495495.039999999, 414324.71999999974 5495378.300000001, 414306.78000000026 5495348.51, 414267.4000000004 5495276.5600000005, 414205.76999999955 5495217.5, 414108.20999999996 5495153.869999999, 414029.8499999996 5495120.49, 413977.3700000001 5495115.08, 413919.03000000026 5495119.41, 413845.2999999998 5495132.859999999, 413806.0800000001 5495146.43, 413765.8499999996 5495141.029999999, 413704.2400000002 5495107.48, 413664.9000000004 5495074.039999999, 413643.7599999998 5495039.369999999, 413604.36000000034 5494973.42, 413551.7400000002 5494933.01, 413528.2000000002 5494875.93, 413512.5499999998 5494834.550000001, 413508.2599999998 5494708.18, 413509.23000000045 5494676.140000001, 413538.2599999998 5494601.460000001, 413572.13999999966 5494560.59, 413612.26999999955 5494513.48, 413668.13999999966 5494472.24, 413755.1200000001 5494427.26, 413818.1699999999 5494384.23, 413865.1200000001 5494351.35, 413958.1500000004 5494288.619999999, 413999.96999999974 5494246.4399999995, 414038.1799999997 5494207.41, 414083.03000000026 5494159.6, 414133.11000000034 5494123.6, 414176.0499999998 5494090.369999999, 414220.0099999998 5494051.609999999, 414269.0499999998 5494014.640000001, 414320.8700000001 5493984.57, 414370.8499999996 5493958.57, 414418.03000000026 5493937.68, 414459.9299999997 5493922.5, 414513.88999999966 5493889.84, 414564.91000000015 5493864.800000001, 414617.9500000002 5493846.68, 414678.8300000001 5493830.75, 414720.70999999996 5493833.58, 414784.7000000002 5493845.529999999, 414865.75 5493839.789999999, 414944.70999999996 5493844.65, 414986.71999999974 5493863.48, 415028.78000000026 5493895.8100000005, 415101.71999999974 5493906.4, 415277.6200000001 5493921.390000001, 415326.4299999997 5493891.43, 415362.45999999996 5493860.49, 415405.53000000026 5493811.76, 415448.4199999999 5493777.539999999, 415504.5499999998 5493742.789999999, 415572.5599999996 5493723.57, 415617.79000000004 5493735.27, 415674.75 5493708.99, 415722.7599999998 5493677.57, 415776.1299999999 5493661.43, 415843.2000000002 5493656.26, 415928.0700000003 5493646.369999999, 415961.5999999996 5493640.529999999, 415993.73000000045 5493612.24, 416025.4199999999 5493547.960000001, 416042.9000000004 5493490.75, 416041.1200000001 5493433.800000001, 416041.6299999999 5493371.27, 416066.91000000015 5493334.25, 416106.7400000002 5493292.15, 416140.29000000004 5493274.3100000005, 416198.63999999966 5493301.49, 416282.7400000002 5493341.140000001, 416350.6299999999 5493400.449999999, 416446.13999999966 5493469.16, 416542.9199999999 5493519.3100000005, 416615.7999999998 5493553.41, 416678.7000000002 5493581.91, 416772.8499999996 5493591.16, 416868.8099999996 5493583.33, 416944.76999999955 5493569.300000001, 417020.7000000002 5493548.26, 417219.95999999996 5493471.789999999, 417374.79000000004 5493397.6, 417512.7400000002 5493339.08, 417655.9400000004 5493230.34, 417720.26999999955 5493169.26, 417758.88999999966 5493140.720000001, 417861.6799999997 5493122.109999999, 417933.28000000026 5493136.76, 418020.73000000045 5493153.779999999, 418167.1799999997 5493151.4399999995, 418276.5999999996 5493142.57, 418406.33999999985 5493128.890000001, 418506.6799999997 5493105.380000001, 418587.88999999966 5493060.130000001, 418711.1200000001 5492977.199999999, 418798.88999999966 5492908.18, 418874.2999999998 5492849.16, 418949.0499999998 5492829.67, 419029.4299999997 5492819.970000001, 419111.2999999998 5492841.210000001, 419194.4000000004 5492893.41, 419261.6900000004 5492900.220000001, 419310.28000000026 5492952.300000001, 419362.36000000034 5493016.74, 419450.0499999998 5493077.26, 419514.1299999999 5493122.710000001, 419594.8499999996 5493134, 419678.86000000034 5493140.15, 419731.45999999996 5493148.550000001, 419763.0499999998 5493181.800000001, 419791.0999999996 5493189.18, 419879.46999999974 5493191.66, 419947.5599999996 5493193.4399999995, 420003.6299999999 5493213.710000001, 420052.3099999996 5493261.779999999, 420084.96999999974 5493284.48, 420113.04000000004 5493292.369999999, 420129.9500000002 5493308.699999999, 420152.78000000026 5493373.300000001, 420167.48000000045 5493497.24, 420199.91000000015 5493607.98, 420273.9000000004 5493626.029999999, 420359.9500000002 5493620.6, 420404.5099999998 5493609.32, 420510.1799999997 5493556.59, 420585.9500000002 5493512.550000001, 420629.2000000002 5493487.32, 420667.13999999966 5493479.3100000005, 420757.7999999998 5493495.1899999995, 420845.1799999997 5493516.710000001, 420924.8700000001 5493533.539999999, 420969.5800000001 5493532.26, 421025.3700000001 5493520.529999999, 421062.13999999966 5493514.5600000005, 421093.38999999966 5493514.3100000005, 421161.1200000001 5493563.619999999, 421248.6900000004 5493608.640000001, 421303.9299999997 5493651.949999999, 421350.20999999996 5493696.109999999, 421400.75 5493734.6, 421484.33999999985 5493798.779999999, 421567.3799999999 5493849.48, 421640.33999999985 5493873.08, 421723.20999999996 5493888.279999999, 421773.6500000004 5493905.27, 421817.4000000004 5493917.529999999, 421895.73000000045 5493918.9, 421949.63999999966 5493935.25, 422021.53000000026 5493975.9, 422100.1299999999 5494021.77, 422153.0099999998 5494037.17, 422176.38999999966 5494046.74, 422178.1500000004 5494090.68, 422220.6799999997 5494109.98, 422290.1900000004 5494128.710000001, 422361.78000000026 5494136.859999999, 422450.51999999955 5494167.33, 422538.08999999985 5494212.34, 422640.5999999996 5494274.77, 422717.0099999998 5494334.74, 422828.0700000003 5494366.8100000005, 422940.28000000026 5494402.84, 423033.3700000001 5494442.140000001, 423084.88999999966 5494436.08, 423167.4900000002 5494431.789999999, 423278.1699999999 5494429.369999999, 423396.8099999996 5494438.640000001, 423521.13999999966 5494458.68, 423615.21999999974 5494478.93, 423690.16000000015 5494489.449999999, 423790.8200000003 5494480.43, 423930.33999999985 5494461.359999999, 423999.5 5494446.09, 424100.96999999974 5494413.539999999, 424198.0499999998 5494396.16, 424313.04000000004 5494389.07, 424410.4900000002 5494399.6899999995, 424464.11000000034 5494402.550000001, 424524.8200000003 5494426.130000001, 424528.54000000004 5494462.99, 424533.3499999996 5494495.8100000005, 424543.7400000002 5494524.4, 424553.9500000002 5494561, 424531.7400000002 5494605.9, 424525.8799999999 5494734.66, 424535.70999999996 5494868.300000001, 424541.98000000045 5494981.57, 424546.04000000004 5495020.42, 424527.75 5495069.66, 424496.3799999999 5495066.91, 424436.78000000026 5495052.289999999, 424396.4500000002 5495050.390000001, 424334.33999999985 5495079.380000001, 424263.3499999996 5495180.23, 424205.03000000026 5495241.57, 424149.4900000002 5495265.800000001, 424107.4500000002 5495296.48, 424094.5999999996 5495331.5, 424094.16000000015 5495383.029999999, 424074.83999999985 5495437.8100000005, 424036.08999999985 5495525.880000001, 423980.3200000003 5495607.119999999, 423929.78000000026 5495662.65, 423918.25 5495712.119999999, 423926.2400000002 5495805.83, 423953.1500000004 5495872.27, 423970.51999999955 5495994.1, 423974.70999999996 5496117.960000001, 424005.58999999985 5496233.76, 424012.36000000034 5496322.01, 424036.9400000004 5496461.5600000005, 424063.54000000004 5496583.02, 424100.36000000034 5496659.57, 424148.7599999998 5496744.66, 424173.08999999985 5496809.199999999, 424181.1500000004 5496891.9, 424184.5599999996 5496971.279999999, 424189.0499999998 5497046.119999999, 424178.5499999998 5497090.050000001, 424149.95999999996 5497119.199999999, 424093.2999999998 5497140.460000001, 424039.7400000002 5497145.6, 424001.8300000001 5497160.619999999, 423966.41000000015 5497181.539999999, 423969.13999999966 5497212.43, 424002.7400000002 5497283.609999999, 424013.16000000015 5497319.199999999, 423987.0499999998 5497354.25, 423940.2999999998 5497373.119999999, 423886.2000000002 5497427.289999999, 423842.7000000002 5497496.550000001, 423802.3200000003 5497556.17, 423796.2400000002 5497597.92, 423792.1200000001 5497632.6, 423784.13999999966 5497689.43, 423749.23000000045 5497748.34, 423681.2000000002 5497823.07, 423630.4299999997 5497873.109999999, 423600.7999999998 5497913.800000001, 423605.8799999999 5497947.1, 423618.7599999998 5497994.1, 423605.91000000015 5498016.619999999, 423557.98000000045 5498037.539999999, 423503.6500000004 5498067.210000001, 423472.9900000002 5498113.449999999, 423462.23000000045 5498200.9, 423447.1299999999 5498236.01, 423407.33999999985 5498266.6, 423355.13999999966 5498293.1899999995, 423323.0700000003 5498310.48, 423306.73000000045 5498339.640000001, 423268.66000000015 5498413.17, 423215.45999999996 5498521.32, 423196.1500000004 5498545.1, 423147.5700000003 5498606.050000001, 423088.2999999998 5498680.93, 422995.5099999998 5498755.66, 422885.20999999996 5498849.08, 422782.61000000034 5498941.199999999, 422738.36000000034 5498966.470000001, 422659.25 5498995.630000001, 422539.98000000045 5499014.4, 422460.4000000004 5499006.57, 422392.4299999997 5499020.289999999, 422308.1699999999 5499058.16, 422260.45999999996 5499084.57, 422214.8799999999 5499095.390000001, 422145.38999999966 5499089.67, 422079.4199999999 5499090.800000001, 422021.6900000004 5499110.609999999, 421942.66000000015 5499147.77, 421874.25 5499207.02, 421817.9000000004 5499242.279999999, 421733.4500000002 5499281.66, 421663.53000000026 5499302.949999999, 421512.70999999996 5499320.98, 421369.4500000002 5499315.1899999995, 421256.5 5499304.699999999, 421114.0800000001 5499282.380000001, 421003.96999999974 5499242.77, 420891.41000000015 5499198.25, 420783.4000000004 5499148.550000001, 420658.5 5499089.02, 420554.61000000034 5499023.65, 420465.53000000026 5498972.1899999995, 420362.54000000004 5498897.789999999, 420297.95999999996 5498839.85, 420240.8700000001 5498756.609999999, 420160.1900000004 5498677.3100000005, 420109.7599999998 5498604.300000001, 420036.1200000001 5498538.720000001, 419960.58999999985 5498488.23, 419859.3300000001 5498457.26, 419788.9299999997 5498454.07, 419735.2999999998 5498463.710000001, 419709.08999999985 5498502.27, 419676.36000000034 5498553.09, 419644.78000000026 5498601.359999999, 419619.0499999998 5498608.390000001, 419585.1799999997 5498586.74, 419542.36000000034 5498566.4399999995, 419482.01999999955 5498558.35, 419394.45999999996 5498544.84, 419337.16000000015 5498519.119999999, 419285.86000000034 5498461.65, 419239.0700000003 5498398.5, 419178.6900000004 5498320.390000001, 419132.20999999996 5498277.24, 419071.54000000004 5498254.65, 418975.3099999996 5498249.49, 418845.9199999999 5498278.16, 418696.9400000004 5498329.619999999, 418595.7599999998 5498357.17, 418493.16000000015 5498386.77, 418417.7000000002 5498413.289999999, 418349.1900000004 5498463.539999999, 418289.91000000015 5498531.92, 418228.45999999996 5498608.890000001, 418199.53000000026 5498698.57, 418171.8799999999 5498795.199999999, 418140.1900000004 5498909.49, 418072.03000000026 5499056.25, 418026.2000000002 5499136.1, 417972.7400000002 5499218.76, 417921.5599999996 5499302.32, 417893.58999999985 5499378.460000001, 417873.70999999996 5499469.27)))</t>
   </si>
   <si>
     <t>Ausweisung</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="YYYY-MM-DD HH:MM:SS"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -492,86 +492,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://naturschutz.rlp.de/Dokumente/rvo/lsg/LSG-7333-013.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geodaten.naturschutz.rlp.de/kartendienste_naturschutz/mapinterface.php?qfield=kennung&amp;qidtyp=text&amp;qbuffer=100&amp;qlayer=landschaftsschutzgebiet&amp;layers=landschaftsschutzgebiet&amp;qid=LSG-7333-013" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fileserver.naturschutz.rlp.de/rvo/lsg/LSG-7333-013.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:V2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="23.140625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.7109375" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="28.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="20" max="20" width="58.28515625" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="56.140625" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="18.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -638,51 +638,51 @@
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="H2" s="3">
         <v>40835</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="b">
         <v>0</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>109032</v>
       </c>
       <c r="O2" s="3">
-        <v>46216.45598182127</v>
+        <v>46317.07028273787</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" s="3">
         <v>24717</v>
       </c>
       <c r="S2" s="3">
         <v>28764</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
       <c r="V2" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>